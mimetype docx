--- v0 (2026-06-07)
+++ v1 (2026-10-22)
@@ -1,11985 +1,14658 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vsdx" ContentType="application/vnd.ms-visio.drawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6EFD649F" w14:textId="439E31F1" w:rsidR="00781A83" w:rsidRPr="00955475" w:rsidRDefault="00781A83" w:rsidP="00F23750">
+    <w:p w14:paraId="6FD55078" w14:textId="77777777" w:rsidR="008F7CF4" w:rsidRPr="00AD6FAD" w:rsidRDefault="008F7CF4" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EFD649F" w14:textId="0AD6DC7D" w:rsidR="00781A83" w:rsidRPr="00AD6FAD" w:rsidRDefault="00781A83" w:rsidP="005C50B0">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955475">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AD6FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>OBJETIVO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07002A09" w14:textId="703195E3" w:rsidR="0097547B" w:rsidRDefault="0097547B" w:rsidP="0097547B">
-[...97 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="58858057" w14:textId="77777777" w:rsidR="00253960" w:rsidRDefault="00253960" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B6C1C30" w14:textId="06ADE70D" w:rsidR="004E7EB5" w:rsidRDefault="00253960" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Establecer lineamientos y actividades para la planificación, ejecución y comunicación de resultados de las auditorías internas de gestión realizadas por la Oficina de Control Interno de la Superintendencia Nacional de Salud, bajo un enfoque basado en riesgos, garantizando el desarrollo del ejercicio de aseguramiento de manera independiente y objetiva, con el fin de evaluar y mejorar la eficacia del Sistema de Control Interno.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFAF503" w14:textId="77777777" w:rsidR="00F82D24" w:rsidRPr="005405A4" w:rsidRDefault="00F82D24" w:rsidP="005405A4">
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="0B1BEC15" w14:textId="77777777" w:rsidR="00253960" w:rsidRPr="00AD6FAD" w:rsidRDefault="00253960" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28CCD844" w14:textId="7999C3D7" w:rsidR="00780F20" w:rsidRPr="00C731DC" w:rsidRDefault="00780F20" w:rsidP="00F23750">
+    <w:p w14:paraId="28CCD844" w14:textId="61C28D96" w:rsidR="00780F20" w:rsidRPr="00AD6FAD" w:rsidRDefault="00780F20" w:rsidP="005C50B0">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C731DC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AD6FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>ALCANCE </w:t>
+        <w:t>ALCANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDA7781" w14:textId="396E7E93" w:rsidR="001C5DB6" w:rsidRPr="006B7F6A" w:rsidRDefault="001C5DB6" w:rsidP="00D37A13">
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> plan de mejoramiento.</w:t>
+    <w:p w14:paraId="651C386F" w14:textId="77777777" w:rsidR="00253960" w:rsidRDefault="00253960" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B5828A" w14:textId="271B8078" w:rsidR="004E7EB5" w:rsidRDefault="00253960" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Inicia con el Plan Anual de Auditorías Internas de Gestión y Seguimientos de Ley- PAAS de la SNS aprobado para la vigencia, continúa con la formulación del programa de trabajo de auditoría, ejecución de la auditoría, aprobación del informe final de auditoría interna basada en riesgos, publicación y comunicación de los resultados de la auditoría en sus dos componentes: i informe ejecutivo y, ii informe detallado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EA74F3" w14:textId="77777777" w:rsidR="00A074FD" w:rsidRDefault="00A074FD" w:rsidP="00A074FD">
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="405ED8B7" w14:textId="77777777" w:rsidR="00253960" w:rsidRPr="00AD6FAD" w:rsidRDefault="00253960" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D95483C" w14:textId="77777777" w:rsidR="00A074FD" w:rsidRPr="00522D65" w:rsidRDefault="00A074FD" w:rsidP="00A074FD">
+    <w:p w14:paraId="02C5F28D" w14:textId="77777777" w:rsidR="00121BF6" w:rsidRPr="00AD6FAD" w:rsidRDefault="00121BF6" w:rsidP="005C50B0">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00522D65">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AD6FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>RESPONSABLE DEL PROCEDIMIENTO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2300FF9A" w14:textId="77777777" w:rsidR="00A074FD" w:rsidRPr="00522D65" w:rsidRDefault="00A074FD" w:rsidP="00A074FD">
-[...16 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="5B102384" w14:textId="77777777" w:rsidR="00253960" w:rsidRDefault="00253960" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03DE5D4F" w14:textId="1499604D" w:rsidR="00CB3383" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>Oficina de Control Interno</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="785A7D73" w14:textId="77777777" w:rsidR="00A074FD" w:rsidRPr="00522D65" w:rsidRDefault="00A074FD" w:rsidP="00A074FD">
-[...7 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="701674B0" w14:textId="77777777" w:rsidR="00035F6E" w:rsidRPr="00AD6FAD" w:rsidRDefault="00035F6E" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58715370" w14:textId="4D8548F9" w:rsidR="00781A83" w:rsidRPr="00955475" w:rsidRDefault="00781A83" w:rsidP="00F23750">
+    <w:p w14:paraId="58715370" w14:textId="4D8548F9" w:rsidR="00781A83" w:rsidRPr="00AD6FAD" w:rsidRDefault="00781A83" w:rsidP="005C50B0">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955475">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AD6FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>DEFINICIONES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D716606" w14:textId="61624A19" w:rsidR="00DF7D87" w:rsidRPr="006B7F6A" w:rsidRDefault="00DF7D87" w:rsidP="00DF7D87">
-[...18 lines deleted...]
-        <w:t>Sin definir</w:t>
+    <w:p w14:paraId="574E144F" w14:textId="77777777" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="00253960" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CC50D5" w14:textId="152F6BFA" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Alcance de la Auditoría:</w:t>
       </w:r>
-      <w:r w:rsidR="00733729">
-[...7 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Límites y cobertura de la auditoría en términos de procesos, actividades, periodos, dependencias y recursos evaluados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B91FC64" w14:textId="77777777" w:rsidR="008914B1" w:rsidRPr="005405A4" w:rsidRDefault="008914B1" w:rsidP="005405A4">
-[...8 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="2645E70E" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09BC5220" w14:textId="105E4537" w:rsidR="005129B1" w:rsidRPr="00955475" w:rsidRDefault="005129B1" w:rsidP="00F23750">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="62BDB83C" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Auditado:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dependencia, proceso, proyecto, programa o actividad objeto de evaluación por parte de la Oficina de Control Interno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2351BFD3" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1238B5F5" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Auditor Interno:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Servidor público o contratista autorizado para ejecutar actividades de auditoría interna bajo los lineamientos de la Oficina de Control Interno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A9233D" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B9AD96" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auditor Líder: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Servidor público designado para dirigir, coordinar y supervisar el desarrollo de una auditoría interna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7944FF79" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6709B6B2" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Auditoría Interna:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actividad independiente y objetiva de aseguramiento y consultoría, concebida para agregar valor y mejorar las operaciones de la entidad. Ayuda a las organizaciones a cumplir sus objetivos aportando</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB2C0AC" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>un enfoque sistemático y disciplinado para evaluar y mejorar la eficacia de los procesos de gestión de riesgos, control y gobierno</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369689E9" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48357A33" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carta de Compromiso:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>La carta de compromiso formaliza los compromisos, responsabilidades y condiciones necesarias para la adecuada ejecución de la auditoría entre la Oficina de Control Interno y la dependencia auditada, incluyendo el acceso a la información, la designación de enlaces y la colaboración requerida durante el proceso auditor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469DC61A" w14:textId="0B1A060D" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="72"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC5A98A" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carta de Representación: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>La carta de representación constituye la manifestación formal del líder responsable del proceso auditado sobre la integridad, veracidad, calidad y suficiencia de la información suministrada durante la auditoría, y deberá ser remitida debidamente firmada a la Oficina de Control Interno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1305E1A9" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63AED1A8" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Causa:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Razón o circunstancia que origina una desviación, incumplimiento o debilidad identificada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44ADFBE3" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A515D8" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comunicación de Resultados:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acción mediante el cual la Oficina de Control Interno informa formalmente a las partes interesadas los resultados, conclusiones y recomendaciones derivadas de la auditoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1543EC44" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CBBCA6" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Condición:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Situación encontrada por el auditor durante la ejecución de la auditoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4811253D" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54CE7571" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Conflicto de Interés:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Situación en la que los intereses personales, profesionales o económicos de un auditor pueden afectar o parecer afectar su capacidad para actuar de manera objetiva e independiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7C598E" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30844679" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Criterio de Auditoría:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conjunto de políticas, procedimientos, normas, requisitos legales, controles o buenas prácticas utilizadas como referencia para evaluar una condición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D905809" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058E476F" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Efecto:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Consecuencia real o potencial derivada de una condición observada durante la auditoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5731F5" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32246C88" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Evidencia de Auditoria:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Información verificable obtenida durante la auditoría que respalda los hallazgos y conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A645FCB" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A93890" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hallazgo de Auditoría:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Resultado de la comparación entre un criterio establecido y una condición observada, sustentado en evidencia objetiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEBB85E" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D0CAFA4" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Informe de Auditoría:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Documento mediante el cual se comunican formalmente los resultados, conclusiones y recomendaciones de la auditoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABAD09D" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE1ED0E" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Limitaciones al alcance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: son condiciones que afectan a los trabajos de aseguramiento, tales como las limitaciones de recursos o restricciones de acceso al personal, instalaciones, datos e información que impidan a los auditores internos desempeñar su trabajo según lo esperado en el programa de trabajo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154FF9A5" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3828F453" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Objetivo de Auditoría:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Propósito específico que se pretende alcanzar mediante la ejecución de la auditoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1631F5A3" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A92DC2" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Papeles de Trabajo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Registros elaborados u obtenidos por el auditor que documentan la planeación, ejecución, resultados y conclusiones de la auditoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164D2027" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D7463F" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="001F486E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Programa de Trabajo de Auditoría Interna:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Documento en el que se registra la planificación de la Auditoría Interna de Gestión que contiene como mínimo: objetivo, alcance, criterios de auditoría, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>cronograma de las actividades que ejecutará el auditor para alcanzar los objetivos de la auditoría y los hitos relevantes de la auditoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08AE9CB5" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DBE799D" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Recomendación:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Propuesta formulada por el auditor con base en evidencia para fortalecer controles, corregir desviaciones o mejorar la gestión institucional. La cual no es susceptible de contradicción por parte del auditado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4C35CD" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B8FB66" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sistema de Control Interno:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conjunto integrado de políticas, principios, normas, recursos, procedimientos y mecanismos orientados al logro de los objetivos institucionales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B91FC64" w14:textId="77777777" w:rsidR="008914B1" w:rsidRDefault="008914B1" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309D23A1" w14:textId="77777777" w:rsidR="001F486E" w:rsidRPr="00AD6FAD" w:rsidRDefault="001F486E" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09BC5220" w14:textId="105E4537" w:rsidR="005129B1" w:rsidRDefault="005129B1" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ABREVIATURAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B51190A" w14:textId="12C18EC8" w:rsidR="00DF7D87" w:rsidRPr="006B7F6A" w:rsidRDefault="00DF7D87" w:rsidP="00DF7D87">
-      <w:pPr>
+    <w:p w14:paraId="3D19C379" w14:textId="77777777" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="00253960" w:rsidP="00253960"/>
+    <w:p w14:paraId="6567C412" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B7F6A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Sin definir</w:t>
+        <w:t>OCI:</w:t>
       </w:r>
-      <w:r w:rsidR="00733729">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Oficina de Control Interno (o quien haga sus veces). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23985815" w14:textId="77777777" w:rsidR="00AF7D06" w:rsidRDefault="00AF7D06" w:rsidP="00F23750">
-      <w:pPr>
+    <w:p w14:paraId="58D9C446" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>SCI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sistema de Control Interno. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354B9430" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">LINEAMIENTOS GENERALES </w:t>
+        <w:t>MECI:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Modelo Estándar de Control Interno (referente integrado/articulado en MIPG). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F80B85A" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">O POLÍTICAS DE OPERACIÓN </w:t>
+        <w:t>MIPG:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Modelo Integrado de Planeación y Gestión. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460BB252" w14:textId="268F4A9A" w:rsidR="00DF7D87" w:rsidRPr="006B7F6A" w:rsidRDefault="00DF7D87" w:rsidP="00DF7D87">
-      <w:pPr>
+    <w:p w14:paraId="782D1009" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B7F6A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Sin definir</w:t>
+        <w:t>DAFP:</w:t>
       </w:r>
-      <w:r w:rsidR="00733729">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Departamento Administrativo de la Función Pública. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1E9CF5" w14:textId="77777777" w:rsidR="00337812" w:rsidRDefault="00337812" w:rsidP="00AF7D06">
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="73CD2413" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>CICCI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Comité Institucional de Coordinación de Control Interno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEDE204" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>DIAGRAMA DE FLUJO</w:t>
+        <w:t>PAAS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plan Anual de Auditorías Internas de Gestión y Seguimientos de Ley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EB5" w:rsidDel="00725C7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BF4D1E" w14:textId="4FD6BC2C" w:rsidR="27C9FB55" w:rsidRDefault="27C9FB55" w:rsidP="577052FE">
-[...22 lines deleted...]
-        <w:t>anexo</w:t>
+    <w:p w14:paraId="23985815" w14:textId="77777777" w:rsidR="00AF7D06" w:rsidRDefault="00AF7D06" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57532DF1" w14:textId="77777777" w:rsidR="001F486E" w:rsidRDefault="001F486E" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D980CAB" w14:textId="77777777" w:rsidR="001F486E" w:rsidRDefault="001F486E" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B46E9F4" w14:textId="77777777" w:rsidR="001F486E" w:rsidRDefault="001F486E" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C727F84" w14:textId="77777777" w:rsidR="001F486E" w:rsidRPr="00AD6FAD" w:rsidRDefault="001F486E" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62693342" w14:textId="068E4FDD" w:rsidR="00AF7D06" w:rsidRPr="00AD6FAD" w:rsidRDefault="00AF7D06" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LINEAMIENTOS GENERALES O POLÍTICAS DE OPERACIÓN </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123A6B3D" w14:textId="77777777" w:rsidR="008A40F0" w:rsidRPr="005405A4" w:rsidRDefault="008A40F0" w:rsidP="00AF7D06">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="3895F47F" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955475">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="3DEC0FE4" w14:textId="77777777" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>Inasistencia a reuniones de auditoría</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C863CC0" w14:textId="5EC4C5FB" w:rsidR="004E7EB5" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>La inasistencia de los responsables del proceso auditado a las reuniones de apertura, entrevistas, mesas de trabajo o reunión de cierre no constituirá causal para suspender, aplazar o cancelar la auditoría. La Oficina de Control Interno deja evidencia documental de la situación y continua con el desarrollo de las actividades programadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA324FE" w14:textId="77777777" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="00253960" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6EB61C" w14:textId="314CF902" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Entrega oportuna de información</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D57A21" w14:textId="242A7246" w:rsidR="004E7EB5" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Las dependencias, procesos o áreas auditadas deberán suministrar de manera completa, veraz y oportuna la información requerida por la Oficina de Control Interno dentro de los plazos establecidos. En caso de incumplimiento, la Oficina de Control Interno podrá reiterar la solicitud, acudir a otras fuentes oficiales de información, registrar la situación como una limitación al alcance de la auditoría e informar dicha circunstancia en el informe correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393DF9F6" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="112A8A1D" w14:textId="2801416B" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Uso de herramientas tecnológicas institucionales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBAF871" w14:textId="03849A92" w:rsidR="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Toda la información relacionada con </w:t>
+      </w:r>
+      <w:r w:rsidR="00F367DA" w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>auditoría deberá ser gestionada a través de los aplicativos, plataformas o sistemas de información institucionales vigentes</w:t>
+      </w:r>
+      <w:r w:rsidR="00F367DA" w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, evitando repositorios personales o medios no autorizados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D0C018" w14:textId="77777777" w:rsidR="00253960" w:rsidRDefault="00253960" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C8E8B9" w14:textId="77777777" w:rsidR="001F486E" w:rsidRDefault="001F486E" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8CD70B" w14:textId="77777777" w:rsidR="001F486E" w:rsidRDefault="001F486E" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0537E7FC" w14:textId="29E4A80F" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="00253960" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Solicitud y aprobación de prórrogas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3381BA93" w14:textId="77777777" w:rsidR="00253960" w:rsidRDefault="00253960" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A20FC2A" w14:textId="4CCB6F82" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="00253960" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Cuando se requiera ampliar el plazo para la entrega de información, la dependencia auditada deberá solicitarlo por escrito y de manera justificada antes de su vencimiento. Las prórrogas de hasta tres (3) días hábiles serán aprobadas por el Líder del Equipo Auditor, y las superiores a este término por el Jefe de la Oficina de Control Interno. Toda situación deberá quedar documentada en los registros de la auditoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E76931F" w14:textId="77777777" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="00253960" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9D27B8" w14:textId="3A34EA35" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="00253960" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Incumplimiento en la entrega de información</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602AF91E" w14:textId="77777777" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="00253960" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E9ACD0E" w14:textId="23A72E04" w:rsidR="00253960" w:rsidRDefault="00253960" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Si la dependencia auditada no entrega la información dentro de los plazos establecidos, la Oficina de Control Interno podrá reiterar la solicitud, acudir a otras fuentes oficiales de información, registrar la situación como una limitación al alcance de la auditoría e informar el incumplimiento en el informe final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4C114D" w14:textId="77777777" w:rsidR="00253960" w:rsidRDefault="00253960" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="263B0018" w14:textId="658FD6E2" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="00253960" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Calidad y Suficiencia de los Papeles de Trabajo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F13A667" w14:textId="77777777" w:rsidR="00253960" w:rsidRDefault="00253960" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E4575A4" w14:textId="407F4F57" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="00253960" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Es responsabilidad de los auditores asegurar que los papeles de trabajo elaborados durante el proceso de auditoría respalden de manera suficiente y adecuada la ejecución de los procedimientos definidos en el programa específico de auditoría. Asimismo, deberán garantizar que la documentación incorpore evidencia suficiente, relevante, confiable y útil, que permita sustentar de forma objetiva los resultados, hallazgos, conclusiones y recomendaciones derivadas del ejercicio auditor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58192FEC" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F5AEE15" w14:textId="4E6C62A9" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Custodia de los papeles de trabajo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD9C039" w14:textId="396D40C7" w:rsidR="004E7EB5" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Los papeles de trabajo y demás soportes generados durante la ejecución de las auditorías serán </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>administrados, custodiados y conservados por la Oficina de Control Interno, garantizando su confidencialidad, integridad y disponibilidad. Su consulta estará restringida al personal autorizado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B51D827" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC51893" w14:textId="774CA4C7" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Revisión de calidad de los informes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB014E4" w14:textId="59CEDB6F" w:rsidR="004E7EB5" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Todo informe preliminar y final de auditoría deberá ser sometido a una revisión técnica previa a su emisión, realizada por el Jefe de la Oficina de Control Interno o por quien este designe, con el fin de verificar la consistencia metodológica, suficiencia de las evidencias, objetividad de los resultados y cumplimiento de los lineamientos institucionales aplicables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A71F4C" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643483A6" w14:textId="4DAB508B" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Traslado de hallazgos con posible incidencia disciplinaria, fiscal o penal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1E1B8F" w14:textId="7C084463" w:rsidR="004E7EB5" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Cuando durante la ejecución de una auditoría se identifiquen hechos que puedan constituir presuntas incidencias disciplinarias, fiscales o penales, la Oficina de Control Interno deberá realizar los traslados correspondientes ante las autoridades competentes, sin que ello afecte la continuidad de la auditoría. Asimismo, deberá verificar y efectuar, cuando corresponda, los reportes a la RED RITA, a la Secretaría de Transparencia y al sistema CGR-SACI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507FEDB9" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBDB10F" w14:textId="113E4180" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Conservación de registros de auditoría</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071427A7" w14:textId="14ABCBFF" w:rsidR="004E7EB5" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Los registros, evidencias y demás documentos generados durante el proceso auditor deberán conservarse de conformidad con las Tablas de Retención Documental (TRD), las políticas de gestión documental de la Entidad y la normativa archivística vigente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A32E111" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC830EB" w14:textId="77777777" w:rsidR="001F486E" w:rsidRDefault="001F486E" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EBA1A42" w14:textId="77777777" w:rsidR="001F486E" w:rsidRPr="004E7EB5" w:rsidRDefault="001F486E" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352881E7" w14:textId="6E0C4C96" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Desarrollo de auditorías virtuales o remotas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B41D7F5" w14:textId="2D2FF19E" w:rsidR="004E7EB5" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Las auditorías podrán ejecutarse total o parcialmente mediante herramientas virtuales o remotas cuando las condiciones operativas, geográficas, tecnológicas o institucionales lo requieran. En todos los casos deberá garantizarse la autenticidad, integridad, confidencialidad y disponibilidad de la información.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21116F1F" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ED15E0C" w14:textId="1111A863" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Aplicación del muestreo de auditoría</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1806A4E1" w14:textId="2354FF42" w:rsidR="004E7EB5" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>La selección de muestras para la aplicación de pruebas de auditoría será determinada por el equipo auditor con base en criterios técnicos, evaluación de riesgos, materialidad, representatividad y juicio profesional, de conformidad con las metodologías adoptadas por la Oficina de Control Interno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC450D7" w14:textId="77777777" w:rsidR="004E7EB5" w:rsidRPr="004E7EB5" w:rsidRDefault="004E7EB5" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1DAC17" w14:textId="035FE918" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Prohibición de coadministración</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EFFB2B" w14:textId="54A236D0" w:rsidR="004E7EB5" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Las recomendaciones, conceptos y asesorías emitidas por la Oficina de Control Interno tendrán carácter independiente y consultivo, por lo que no implicarán la asunción de funciones de administración, operación o toma de decisiones que correspondan a los responsables de los procesos auditados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B3EFF0" w14:textId="77777777" w:rsidR="001A6CCF" w:rsidRPr="004E7EB5" w:rsidRDefault="001A6CCF" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B67D8C0" w14:textId="49F304A2" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Gestión de errores u omisiones en informes de auditoría</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8379A2" w14:textId="03569391" w:rsidR="004E7EB5" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Cuando se identifiquen errores u omisiones en los informes finales o ejecutivos de auditoría, el Auditor Líder o cualquier integrante del equipo auditor deberá informar inmediatamente al Jefe de la Oficina de Control Interno. La situación será evaluada considerando si el error u omisión tiene la capacidad de modificar los resultados, conclusiones, opiniones, la percepción sobre la gravedad de los hallazgos o las acciones recomendadas. Si se determina que la situación es material o significativa, deberá emitirse una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>comunicación corregida dirigida a todos los destinatarios del informe original, garantizando la respectiva trazabilidad y la adopción de las acciones de mejora que correspondan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F42472" w14:textId="77777777" w:rsidR="001A6CCF" w:rsidRPr="004E7EB5" w:rsidRDefault="001A6CCF" w:rsidP="004E7EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F98C23" w14:textId="6181FEBE" w:rsidR="00253960" w:rsidRPr="00253960" w:rsidRDefault="004E7EB5" w:rsidP="00253960">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Salvaguarda de la objetividad e independencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1E9CF5" w14:textId="03B40928" w:rsidR="00337812" w:rsidRDefault="004E7EB5" w:rsidP="00E87439">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Los auditores internos deberán preservar permanentemente su objetividad e independencia durante la prestación de servicios de auditoría interna. En consecuencia, se abstendrán de evaluar actividades, procesos o funciones respecto de las cuales hayan tenido responsabilidades directas durante los doce (12) meses anteriores, con el propósito de evitar conflictos de interés y asegurar la imparcialidad de los resultados de auditoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430FC4B5" w14:textId="77777777" w:rsidR="00E87439" w:rsidRDefault="00E87439" w:rsidP="00E87439">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662945C6" w14:textId="1A88EB6D" w:rsidR="00E87439" w:rsidRPr="00E87439" w:rsidRDefault="00E87439" w:rsidP="00E87439">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E87439">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Resolución de conflictos de interés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E94745" w14:textId="77777777" w:rsidR="00E87439" w:rsidRDefault="00E87439" w:rsidP="00E87439">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388EEAF6" w14:textId="58669EDC" w:rsidR="00E87439" w:rsidRDefault="00E87439" w:rsidP="00E87439">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E87439">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>El Jefe de la Oficina de Control Interno será la instancia competente para resolver los conflictos de interés que puedan surgir durante el desarrollo de las auditorías. Para tal efecto, deberá analizar la situación presentada y verificar que las causales invocadas se encuentren sustentadas en los criterios establecidos en la normatividad vigente. Con base en la evaluación realizada, adoptará la decisión correspondiente y la comunicará formalmente a las partes involucradas, dejando evidencia de la actuación y de su resultado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4B8C28" w14:textId="77777777" w:rsidR="00E87439" w:rsidRDefault="00E87439" w:rsidP="00E87439">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238CF476" w14:textId="77777777" w:rsidR="001F486E" w:rsidRDefault="001F486E" w:rsidP="00E87439">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E794463" w14:textId="77777777" w:rsidR="001F486E" w:rsidRDefault="001F486E" w:rsidP="00E87439">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24533CE8" w14:textId="77777777" w:rsidR="001F486E" w:rsidRDefault="001F486E" w:rsidP="00E87439">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DCEB6D" w14:textId="77777777" w:rsidR="001F486E" w:rsidRDefault="001F486E" w:rsidP="00E87439">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE9C416" w14:textId="77777777" w:rsidR="00E87439" w:rsidRPr="00AD6FAD" w:rsidRDefault="00E87439" w:rsidP="00E87439">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77CEF722" w14:textId="0B8EA568" w:rsidR="00781A83" w:rsidRPr="00AD6FAD" w:rsidRDefault="00781A83" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DESARROLLO -</w:t>
       </w:r>
-      <w:r w:rsidR="007E2E39">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="000861CB" w:rsidRPr="00AD6FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00955475">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AD6FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>DESCRIPCIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F661241" w14:textId="77777777" w:rsidR="00490AEE" w:rsidRPr="008E3C55" w:rsidRDefault="00490AEE" w:rsidP="00955475">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="04A3167B" w14:textId="130DD88A" w:rsidR="00246161" w:rsidRPr="00AD6FAD" w:rsidRDefault="00246161" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="13749" w:type="dxa"/>
-        <w:tblInd w:w="-431" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpX="-431" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="12900" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="426"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="7368"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1987"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00963798" w:rsidRPr="000775ED" w14:paraId="65BF2E3A" w14:textId="77777777" w:rsidTr="005353EF">
+      <w:tr w:rsidR="00963798" w:rsidRPr="005B6D41" w14:paraId="65BF2E3A" w14:textId="77777777" w:rsidTr="00196259">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48662869" w14:textId="4F5204A7" w:rsidR="00963798" w:rsidRPr="0059099E" w:rsidRDefault="00963798" w:rsidP="005353EF">
-            <w:pPr>
+          <w:p w14:paraId="48662869" w14:textId="4F5204A7" w:rsidR="00963798" w:rsidRPr="005B6D41" w:rsidRDefault="00963798" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7370" w:type="dxa"/>
+            <w:tcW w:w="7368" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3753FD9A" w14:textId="749D0F70" w:rsidR="00963798" w:rsidRPr="0059099E" w:rsidRDefault="00963798" w:rsidP="007F31BC">
-            <w:pPr>
+          <w:p w14:paraId="3753FD9A" w14:textId="749D0F70" w:rsidR="00963798" w:rsidRPr="005B6D41" w:rsidRDefault="00963798" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Actividad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C34BC69" w14:textId="5D936930" w:rsidR="00963798" w:rsidRPr="0059099E" w:rsidRDefault="00963798" w:rsidP="007F31BC">
-            <w:pPr>
+          <w:p w14:paraId="2C34BC69" w14:textId="5D936930" w:rsidR="00963798" w:rsidRPr="005B6D41" w:rsidRDefault="00963798" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2CDC36" w14:textId="03BF0236" w:rsidR="00963798" w:rsidRPr="0059099E" w:rsidRDefault="00963798" w:rsidP="007F31BC">
-            <w:pPr>
+          <w:p w14:paraId="7E2CDC36" w14:textId="33C1B8B6" w:rsidR="00963798" w:rsidRPr="005B6D41" w:rsidRDefault="00963798" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Tiempo o frecuencia si aplica</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tiempo o frecuencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1987" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A425660" w14:textId="5E205602" w:rsidR="00963798" w:rsidRPr="0059099E" w:rsidRDefault="00963798" w:rsidP="007F31BC">
-            <w:pPr>
+          <w:p w14:paraId="2A425660" w14:textId="5E205602" w:rsidR="00963798" w:rsidRPr="005B6D41" w:rsidRDefault="00963798" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Registro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00525130" w:rsidRPr="000775ED" w14:paraId="119E7A9D" w14:textId="77777777" w:rsidTr="00525130">
+      <w:tr w:rsidR="00963798" w:rsidRPr="005B6D41" w14:paraId="4F50CD79" w14:textId="77777777" w:rsidTr="00F757F7">
         <w:trPr>
-          <w:trHeight w:val="909"/>
+          <w:trHeight w:val="1546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C95CAD8" w14:textId="23DC3DE4" w:rsidR="00963798" w:rsidRPr="000775ED" w:rsidRDefault="00F8026F" w:rsidP="00525130">
-            <w:pPr>
+          <w:p w14:paraId="658D6226" w14:textId="46177935" w:rsidR="00963798" w:rsidRPr="004B5557" w:rsidRDefault="00AF55EA" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B5557">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7370" w:type="dxa"/>
+            <w:tcW w:w="7368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7B1F24" w14:textId="2DA53149" w:rsidR="009F3CA2" w:rsidRPr="009F3CA2" w:rsidRDefault="009F3CA2" w:rsidP="009F3CA2">
-[...66 lines deleted...]
-              <w:t>Luego de la respectiva aprobación por parte del CICCI, a través de reunión de autoevaluación, socializará al equipo de trabajo de la Oficina de Control Interno, las Auditorias a ejecutar durante la vigencia, incluidas en el "Plan Anual de Auditorías Internas y Seguimientos de Ley a la Gestión Institucional".</w:t>
+          <w:p w14:paraId="2A072002" w14:textId="3A053460" w:rsidR="00A06758" w:rsidRPr="00A06758" w:rsidRDefault="00A06758" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A06758">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Socializar el Plan Anual de Auditorías y Seguimientos de Ley y asignar el equipo auditor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E63C2AB" w14:textId="77777777" w:rsidR="00A06758" w:rsidRPr="00A06758" w:rsidRDefault="00A06758" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40A5FF68" w14:textId="0226C0D5" w:rsidR="00A06758" w:rsidRDefault="00A06758" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A06758">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Una vez aprobado el Plan Anual de Auditorías Internas y Seguimientos de Ley por el Comité Institucional de Coordinación de Control Interno (CICCI), el Jefe de la Oficina de Control Interno socializa al equipo de trabajo de la Oficina de Control Interno, las auditorías a ejecutarse durante la vigencia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4359FB62" w14:textId="77777777" w:rsidR="00442223" w:rsidRPr="00A06758" w:rsidRDefault="00442223" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="511D34BE" w14:textId="21F6AFA5" w:rsidR="00C11F67" w:rsidRPr="004B5557" w:rsidRDefault="00A06758" w:rsidP="007C4340">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A06758">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>El Jefe de la Oficina de Control Interno designa al auditor líder y al equipo auditor responsable de la ejecución de cada auditoría incluido en el Plan Anual de Auditorías Internas de Gestión y Seguimientos de Ley, considerando la competencia, experiencia, independencia, objetividad y disponibilidad de los auditores.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75A79E25" w14:textId="78AE1F7F" w:rsidR="00963798" w:rsidRPr="000775ED" w:rsidRDefault="009F3CA2" w:rsidP="00525130">
-            <w:pPr>
+          <w:p w14:paraId="687D4B64" w14:textId="1AF4D48D" w:rsidR="00963798" w:rsidRPr="004B5557" w:rsidRDefault="00A223FE" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-              <w:t>Jefatura de la Oficina de Control Interno</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A223FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Jefe de la Oficina de Control Interno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A6AF58A" w14:textId="43FDA1A1" w:rsidR="00963798" w:rsidRPr="000775ED" w:rsidRDefault="0060404B" w:rsidP="00525130">
-            <w:pPr>
+          <w:p w14:paraId="29C22A86" w14:textId="60E998B1" w:rsidR="00963798" w:rsidRPr="004B5557" w:rsidRDefault="00B33728" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-              <w:t>Sin información</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Una vez aprobado el Plan Anual de Auditorías Internas y Seguimientos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1987" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06FCC4BE" w14:textId="6BB65A0D" w:rsidR="00963798" w:rsidRPr="000775ED" w:rsidRDefault="001E6825" w:rsidP="00525130">
-            <w:pPr>
+          <w:p w14:paraId="1EEC46D3" w14:textId="6192E51B" w:rsidR="002A278F" w:rsidRPr="002A278F" w:rsidRDefault="002A278F" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A278F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Acta de autoevaluación</w:t>
+            </w:r>
+            <w:r w:rsidR="007F262F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0021CE99" w14:textId="5B6C15F9" w:rsidR="00963798" w:rsidRPr="004B5557" w:rsidRDefault="002A278F" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A278F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Comunicación interna de designación del auditor líder y equipo auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F55EB" w:rsidRPr="000775ED" w14:paraId="34A9EBB5" w14:textId="77777777" w:rsidTr="00525130">
+      <w:tr w:rsidR="00585734" w:rsidRPr="005B6D41" w14:paraId="65573FBE" w14:textId="77777777" w:rsidTr="00F757F7">
         <w:trPr>
-          <w:trHeight w:val="909"/>
+          <w:trHeight w:val="2824"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA9A7A3" w14:textId="4F15B8E8" w:rsidR="004F55EB" w:rsidRPr="000775ED" w:rsidRDefault="00962F10" w:rsidP="00525130">
-            <w:pPr>
+          <w:p w14:paraId="4E139EB4" w14:textId="06001387" w:rsidR="00585734" w:rsidRPr="004B5557" w:rsidRDefault="00585734" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7370" w:type="dxa"/>
+            <w:tcW w:w="7368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C0D1B7E" w14:textId="20C0D49B" w:rsidR="004F55EB" w:rsidRPr="004F55EB" w:rsidRDefault="004F55EB" w:rsidP="004F55EB">
-[...76 lines deleted...]
-              <w:t>las auditorías internas en el sistema de información dispuesto por la Entidad.</w:t>
+          <w:p w14:paraId="50F5384E" w14:textId="5A57C164" w:rsidR="00585734" w:rsidRPr="00585734" w:rsidRDefault="00585734" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presentar la </w:t>
+            </w:r>
+            <w:r w:rsidR="00076E71">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eclaración conflicto de intereses y </w:t>
+            </w:r>
+            <w:r w:rsidR="00076E71">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ompromiso ético del auditor interno</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A7DED56" w14:textId="77777777" w:rsidR="00585734" w:rsidRPr="00585734" w:rsidRDefault="00585734" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61BC4BE3" w14:textId="163B727D" w:rsidR="00585734" w:rsidRPr="00585734" w:rsidRDefault="00585734" w:rsidP="007F262F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presentar al Jefe de la Oficina de Control Interno, </w:t>
+            </w:r>
+            <w:r w:rsidR="007C4340">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> declaración de conflicto de intereses</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53B05">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E70A41" w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">y el compromiso ético </w:t>
+            </w:r>
+            <w:r w:rsidR="003D27B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de los </w:t>
+            </w:r>
+            <w:r w:rsidR="00986D94">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="003D27B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uditores </w:t>
+            </w:r>
+            <w:r w:rsidR="00986D94">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">que </w:t>
+            </w:r>
+            <w:r w:rsidR="00E068B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>participan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:r w:rsidR="00986D94">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>la auditoria</w:t>
+            </w:r>
+            <w:r w:rsidR="00E068B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E068B6" w:rsidRPr="00E068B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Asimismo, comunicar oportunamente cualquier situación que pueda representar un conflicto de interés, real o potencial, de la cual se tenga conocimiento durante la planeación, ejecución o seguimiento de la auditoría.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C17AA8C" w14:textId="5599D9B6" w:rsidR="004F55EB" w:rsidRPr="000775ED" w:rsidRDefault="004F55EB" w:rsidP="00525130">
-            <w:pPr>
+          <w:p w14:paraId="0FB81DE8" w14:textId="3234FCEA" w:rsidR="00585734" w:rsidRPr="00A223FE" w:rsidRDefault="00585734" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-              <w:t>Jefatura de la Oficina de Control Interno o a quien designe</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Equipo Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52F686BD" w14:textId="49409EB7" w:rsidR="004F55EB" w:rsidRPr="000775ED" w:rsidRDefault="00962F10" w:rsidP="00525130">
-            <w:pPr>
+          <w:p w14:paraId="256009FA" w14:textId="2B323830" w:rsidR="00585734" w:rsidRPr="00943924" w:rsidRDefault="00655999" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-              <w:t>Sin información</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00655999">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Una vez </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>socializado</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00655999">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> el Plan Anual de Auditorías Internas y Seguimientos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1987" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="569BDE3F" w14:textId="35FD2C2D" w:rsidR="004F55EB" w:rsidRPr="000775ED" w:rsidRDefault="00962F10" w:rsidP="00525130">
-            <w:pPr>
+          <w:p w14:paraId="796EC22C" w14:textId="483C0804" w:rsidR="00D155CC" w:rsidRDefault="00585734" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-              <w:t>Sistema de información dispuesto por la Entidad</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formato </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC60B4" w:rsidRPr="00EC60B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A1-FT-56</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC60B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eclaración de conflicto de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792DEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">intereses </w:t>
+            </w:r>
+            <w:r w:rsidR="00D155CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">y </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB480B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>formato</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706B743D" w14:textId="6282DA3F" w:rsidR="00585734" w:rsidRPr="002A278F" w:rsidRDefault="00D155CC" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D155CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>C1-FT-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2A60" w:rsidRPr="00792DEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carta de </w:t>
+            </w:r>
+            <w:r w:rsidR="00585734" w:rsidRPr="00792DEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>compromiso ético</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00525130" w:rsidRPr="000775ED" w14:paraId="227B4F9B" w14:textId="77777777" w:rsidTr="00DF6608">
+      <w:tr w:rsidR="00585734" w:rsidRPr="005B6D41" w14:paraId="08BFC51B" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="662357A3" w14:textId="4BF9E062" w:rsidR="00585734" w:rsidRPr="004B5557" w:rsidRDefault="00585734" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="311A55BA" w14:textId="697EE64F" w:rsidR="00585734" w:rsidRPr="00585734" w:rsidRDefault="00585734" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="7314"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Comunicar al auditado la realización de la auditoría</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A5785A7" w14:textId="77777777" w:rsidR="00585734" w:rsidRDefault="00585734" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74E601BF" w14:textId="3E27C19D" w:rsidR="00585734" w:rsidRPr="00585734" w:rsidRDefault="00D9748F" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9748F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comunicar formalmente a los responsables de la unidad auditada y al líder del proceso el inicio de la auditoría, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">y </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9748F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>gestionar la solicitud y suscripción de la carta de representación</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2CCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36DDEE0E" w14:textId="42FCCCC5" w:rsidR="00585734" w:rsidRPr="00A223FE" w:rsidRDefault="00585734" w:rsidP="007F262F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Jefe de la Oficina de Control Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0257B0" w14:textId="01409BDA" w:rsidR="00585734" w:rsidRPr="00943924" w:rsidRDefault="00655999" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00655999">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Durante la etapa de planeación y previo al inicio de la ejecución de cada auditoría interna de gestión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B929F21" w14:textId="6CCBA69A" w:rsidR="00585734" w:rsidRPr="00585734" w:rsidRDefault="00585734" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Memorando Interno</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62EF81B7" w14:textId="0076FA8A" w:rsidR="00585734" w:rsidRPr="00585734" w:rsidRDefault="00946989" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23EAFB84" w14:textId="18AFF495" w:rsidR="00585734" w:rsidRPr="002A278F" w:rsidRDefault="00585734" w:rsidP="00585734">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formato </w:t>
+            </w:r>
+            <w:r w:rsidR="00A40246" w:rsidRPr="00A40246">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>C1-FT-3</w:t>
+            </w:r>
+            <w:r w:rsidR="00A40246">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585734">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>arta de representación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C0F33" w:rsidRPr="005B6D41" w14:paraId="17EA2513" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A74897" w14:textId="100466C1" w:rsidR="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24E50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E6BCCD" w14:textId="0444E0E6" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Solicitar información inicial</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E5D147" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="176A8FE2" w14:textId="5E86EF67" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>El Líder del Equipo Auditor solicita a la dependencia auditada la información necesaria para el desarrollo de la planeación de la auditoría.</w:t>
+            </w:r>
+            <w:r w:rsidR="00442223">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Como parte de esta solicitud, el Equipo Auditor podrá requerir la realización de una mesa de trabajo con la dependencia auditada, con el propósito de obtener conocimiento de la unidad auditable. En dicha sesión, se deberán presentar, como mínimo, los siguientes aspectos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E1E9BCD" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="274C0B59" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Objetivos, metas e indicadores de la unidad auditable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B5C232F" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Proceso(s) y procedimiento(s) de la unidad auditable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08BE915A" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Estructura organizacional de la unidad auditable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11DAE3EB" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Sistemas de información utilizados por la unidad auditable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15666705" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Riesgos de gestión, integridad pública, fiscal y de seguridad de la información, cuando aplique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="148AEA95" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Proyectos de inversión relacionados con el objeto de la auditoría, cuando aplique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30561FB6" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Procesos contractuales asociados al alcance de la auditoría, cuando aplique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="730B4AD4" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Estado de los planes de mejoramiento internos y externos, cuando aplique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B0DEF71" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60A7B118" w14:textId="694DBA99" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>En esta comunicación, se solicita al Líder del proceso a auditar, con un plazo máximo de cinco (5) días hábiles, contados a partir de la fecha de la solicitud, remitir la información requerida y atender la mesa de trabajo cuando esta haya sido solicitada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C41C6E7" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="227855F3" w14:textId="1F5DDA9F" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Si el auditado requiere tiempo adicional (prórroga), debe solicitarlo al Líder del Equipo Auditor, con justificación que refiera a situaciones normativas o técnicas para ser analizadas por el Equipo Auditor. Cuando la prórroga solicitada sea superior a tres (3) días hábiles, deberá ser aprobada por el Jefe de la Oficina de Control Interno.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D86106F" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C98707E" w14:textId="0F9F2E26" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>En caso de que el Líder del proceso a auditar, no allegue la información solicitada, se t</w:t>
+            </w:r>
+            <w:r w:rsidR="00243C8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>iene</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en cuenta lo establecido en la Política Operación Nº </w:t>
+            </w:r>
+            <w:r w:rsidR="00562350">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5106AD9B" w14:textId="3B1D3ECF" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Auditor Líder</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="083EED3A" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F206EFC" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="00585734" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4E9D63" w14:textId="26A7B936" w:rsidR="008C0F33" w:rsidRPr="00585734" w:rsidRDefault="00655999" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00655999">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Durante la etapa de planeación y previo al inicio de la ejecución de cada auditoría interna de gestión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF23799" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Radicado de la solicitud de información</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A4BDD8B" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44F8CD56" w14:textId="0CA88AE7" w:rsidR="008C0F33" w:rsidRPr="00585734" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correo </w:t>
+            </w:r>
+            <w:r w:rsidR="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>lectrónico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C0F33" w:rsidRPr="005B6D41" w14:paraId="4A952945" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DDC974" w14:textId="53FFAC17" w:rsidR="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4186D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1279D130" w14:textId="68D4C859" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5220"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Analizar información y Evaluar riesgos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="665AE851" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="488F4903" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recopilar y analizar la información relevante del objeto de auditoría, con el fin de obtener un entendimiento de la unidad auditable e identificar los </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>riesgos y controles asociados, de acuerdo con la naturaleza y alcance del trabajo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BF0CCE9" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57860BDB" w14:textId="43987197" w:rsidR="008C0F33" w:rsidRPr="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="00A11633">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Identificar riesgos clave y evaluar el diseño de los controles, determinando áreas críticas de auditoría. Así como, considerar los factores de riesgos identificados por los auditores internos, que no habían sido previamente considerados por la Entidad.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C81AA8C" w14:textId="31FE4909" w:rsidR="008C0F33" w:rsidRPr="00585734" w:rsidRDefault="008C0F33" w:rsidP="00FB4788">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Equipo Auditor </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2578A7EF" w14:textId="0B791D3F" w:rsidR="008C0F33" w:rsidRPr="00585734" w:rsidRDefault="00655999" w:rsidP="008C0F33">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00655999">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Durante la etapa de planeación y previo al inicio de la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00655999">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ejecución de cada auditoría interna de gestión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CF44F5" w14:textId="763185BA" w:rsidR="008C0F33" w:rsidRPr="00585734" w:rsidRDefault="008C0F33" w:rsidP="00FB4788">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Papeles de trabajo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="082DFE4E" w14:textId="77777777" w:rsidTr="00F757F7">
         <w:trPr>
-          <w:trHeight w:val="1262"/>
+          <w:trHeight w:val="4666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2453EF" w14:textId="7774E0E3" w:rsidR="00643883" w:rsidRPr="000775ED" w:rsidRDefault="00962F10" w:rsidP="00525130">
-            <w:pPr>
+          <w:p w14:paraId="6A16EB28" w14:textId="055F9616" w:rsidR="00655999" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-              <w:t>3</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7370" w:type="dxa"/>
+            <w:tcW w:w="7368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FAC3B1F" w14:textId="20A90AF6" w:rsidR="00724B33" w:rsidRPr="00724B33" w:rsidRDefault="00724B33" w:rsidP="00724B33">
-[...128 lines deleted...]
-              <w:t>En el evento que se presente un cambio de líder del proceso, se deberá remitir una nueva carta de representación.</w:t>
+          <w:p w14:paraId="3F0D76A6" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Elaborar Programa de Trabajo de Auditoría Interna de Gestión</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028DA20A" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E8E040C" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>El Auditor Líder, con el apoyo del equipo auditor, elabora el Programa de Trabajo de Auditoría Interna de Gestión y la Carta de Compromiso. El Programa de Trabajo debe incluir, como mínimo, los siguientes elementos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="793DEC7E" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57A68E17" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Objetivo de la auditoría.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA5ECFC" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Alcance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17815737" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Criterios de auditoría.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57FBA063" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Equipo auditor y demás participantes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B44D3C6" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Metodología para aplicar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A7D3CA7" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Cronograma o agenda de trabajo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="418CB7E5" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C484B14" w14:textId="4F154EED" w:rsidR="00655999" w:rsidRPr="00A72C9D" w:rsidRDefault="00655999" w:rsidP="00A72C9D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Una vez elaborado, el Programa de Trabajo debe ser remitido al Jefe de la Oficina de Control Interno para su respectiva revisión y aprobación.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5F4543" w14:textId="23D38553" w:rsidR="00643883" w:rsidRPr="000775ED" w:rsidRDefault="00962F10" w:rsidP="00525130">
-            <w:pPr>
+          <w:p w14:paraId="4C75072C" w14:textId="52DDDE78" w:rsidR="00655999" w:rsidRPr="00585734" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-              <w:t>Jefatura de la Oficina de Control Interno</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Auditor Líder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F0FC4D" w14:textId="5A0B420B" w:rsidR="00643883" w:rsidRPr="000775ED" w:rsidRDefault="00962F10" w:rsidP="00525130">
-            <w:pPr>
+          <w:p w14:paraId="40A0F2B5" w14:textId="4063A396" w:rsidR="00655999" w:rsidRPr="00585734" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-              <w:t>Sin información</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00655999">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Durante la etapa de planeación y previo al inicio de la ejecución de cada auditoría interna de gestión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1987" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E87DC75" w14:textId="48A3560C" w:rsidR="00643883" w:rsidRPr="000775ED" w:rsidRDefault="00724B33" w:rsidP="00525130">
+          <w:p w14:paraId="2E5552EB" w14:textId="536F338C" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-              <w:t>Memorando remisorio carta de representación</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>C1-FT-6 Formato Programa de Trabajo de Auditoría Interna diligenciado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A5ADB23" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="798BEDC8" w14:textId="2A95986C" w:rsidR="00655999" w:rsidRPr="00585734" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>C1-FT-1 Formato carta de compromiso diligenciado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00525130" w:rsidRPr="000775ED" w14:paraId="27896D4C" w14:textId="77777777" w:rsidTr="00525130">
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="119E7A9D" w14:textId="77777777" w:rsidTr="00B4244D">
         <w:trPr>
-          <w:trHeight w:val="1136"/>
+          <w:trHeight w:val="3814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C35406F" w14:textId="4D8EF1AC" w:rsidR="00E66531" w:rsidRPr="000775ED" w:rsidRDefault="00B205E8" w:rsidP="00525130">
-            <w:pPr>
+          <w:p w14:paraId="6C95CAD8" w14:textId="0A35B652" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-              <w:t>4</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7370" w:type="dxa"/>
+            <w:tcW w:w="7368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57FFB660" w14:textId="112938BB" w:rsidR="00B205E8" w:rsidRPr="00B205E8" w:rsidRDefault="00B205E8" w:rsidP="00B205E8">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="10E4C97B" w14:textId="65A22D97" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>© Revisar y aprobar Programa de Trabajo de Auditoría Interna de Gestión y Carta de Compromiso</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3633300D" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A87F0B1" w14:textId="3140D8C7" w:rsidR="00655999" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>El Jefe de la Oficina de Control Interno revisa y analiza la propuesta del Programa de Trabajo de Auditoría Interna de Gestión y la Carta de Compromiso, verificando la consistencia, suficiencia y pertinencia de todos sus componentes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0225C1E8" w14:textId="77777777" w:rsidR="00B44070" w:rsidRPr="008C0F33" w:rsidRDefault="00B44070" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C298CD7" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Se aprueba la propuesta del programa de trabajo y carta de compromiso? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20A9F5B4" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="410D0C71" w14:textId="25C0F7CD" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A35D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="002A35D5" w:rsidRPr="002A35D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A35D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Continúa a la actividad N° 8 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="723BA7F7" w14:textId="50A49F37" w:rsidR="00655999" w:rsidRPr="0095544E" w:rsidRDefault="00655999" w:rsidP="00614256">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A35D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="002A35D5" w:rsidRPr="002A35D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A35D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Continúa a la actividad N° 9. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A79E25" w14:textId="5E71E036" w:rsidR="00655999" w:rsidRPr="00B44070" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44070">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...49 lines deleted...]
-          <w:p w14:paraId="2C6075E7" w14:textId="77777777" w:rsidR="00B205E8" w:rsidRPr="00B205E8" w:rsidRDefault="00B205E8" w:rsidP="00B205E8">
+              <w:t>Jefe de la Oficina de Control Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6AF58A" w14:textId="79EE4521" w:rsidR="00655999" w:rsidRPr="00DD3536" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00655999">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Durante la etapa de planeación y previo al inicio de la ejecución de cada auditoría interna de gestión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="237C7670" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="00614256">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>C1-FT-6 Formato Programa de Trabajo de Auditoría Interna de diligenciado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D86E51" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00490D86" w:rsidRDefault="00655999" w:rsidP="00655999">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B205E8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="06FCC4BE" w14:textId="220D0C25" w:rsidR="00655999" w:rsidRPr="00DD3536" w:rsidRDefault="00655999" w:rsidP="004A6C36">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>C1-FT-1 Formato carta de compromiso diligenciado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="13772080" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54401826" w14:textId="24BCE484" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBA5AC4" w14:textId="22AEBE07" w:rsidR="00655999" w:rsidRPr="00563A59" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00563A59">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Realizar observaciones al Programa de Trabajo de Auditoría Interna de Gestión y a la Carta de Compromiso</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E391201" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00563A59" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00563A59">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E74937D" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00BA4211" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4211">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Cuando, como resultado de la revisión, se identifiquen oportunidades de mejora, inconsistencias, omisiones o incumplimientos de los requisitos establecidos, se formulan y documentan las observaciones correspondientes, indicando los aspectos que requieren ajuste o complementación.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="594B2E86" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00BA4211" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4211">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3444BE25" w14:textId="54DAA63A" w:rsidR="00655999" w:rsidRPr="00BA4211" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA4211">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las observaciones </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5035">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>son</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA4211">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> comunicadas al Auditor Líder para que realice las modificaciones pertinentes y remita nuevamente los documentos para su revisión y posterior aprobación.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C3F67C2" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00563A59" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39EB48BD" w14:textId="35B69B8B" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00A54A0F" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00655999" w:rsidRPr="00563A59">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>egresa a la actividad N° 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="125259D2" w14:textId="51B3502F" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>El equipo auditor debe tener en cuenta para la planificación de la auditoría interna como mínimo los siguientes aspectos:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B7A9256" w14:textId="77777777" w:rsidR="00B205E8" w:rsidRPr="000775ED" w:rsidRDefault="00B205E8" w:rsidP="000759BB">
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Jefe de la Oficina de Control Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4C9AFD" w14:textId="2418897E" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Durante la etapa de planeación y previo al inicio de la ejecución de cada auditoría interna de gestión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E78A431" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C1-FT-6 Formato Programa de Trabajo de Auditoría Interna de diligenciado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="353FC27E" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21E2C39D" w14:textId="6A153BAE" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C1-FT-1 Formato carta de compromiso diligenciado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="61FEEA64" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:trPr>
+          <w:trHeight w:val="2396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A893C57" w14:textId="2174DAA6" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C77A30" w14:textId="19B616A9" w:rsidR="00655999" w:rsidRPr="00F31E25" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31E25">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Enviar Programa de Trabajo de Auditoría Interna de Gestión y Carta de Compromiso</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A77CAB" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00F31E25" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5966A847" w14:textId="2E67E9C8" w:rsidR="00655999" w:rsidRPr="00F31E25" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31E25">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Una vez aprobados el Programa de Trabajo de Auditoría Interna de Gestión y la Carta de Compromiso, el Técnico Administrativo de la Oficina de Control Interno comunica, a través de la herramienta de gestión documental de la entidad, la Carta de Compromiso al(los) líder(es) de la(s) Unidad(es) Auditable(s).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="525284CF" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00F31E25" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DDCA7A8" w14:textId="42BDCAF2" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F31E25">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Asimismo, informa al gestor del proceso correspondiente a través de correo electrónico, con el propósito de facilitar la coordinación de las actividades de auditoría, el suministro oportuno de la información requerida y el acompañamiento necesario durante la ejecución de la auditoría.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65188789" w14:textId="2ECC14F9" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Técnico Administrativo OCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="791472C0" w14:textId="1C73AE56" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Una vez aprobado </w:t>
+            </w:r>
+            <w:r w:rsidR="00E769AD" w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>el Programa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de auditoría</w:t>
+            </w:r>
+            <w:r w:rsidR="00E769AD" w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interna de gestión</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y previo al inicio de la ejecución de cada auditoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="208323BE" w14:textId="6B4A760C" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radicado en </w:t>
+            </w:r>
+            <w:r w:rsidR="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>estor documental y correo electrónico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="3B402548" w14:textId="77777777" w:rsidTr="00FF0863">
+        <w:trPr>
+          <w:trHeight w:val="1270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43844DF5" w14:textId="4D811D86" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD84BFE" w14:textId="78A914DA" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Convocar y realizar la reunión de apertura</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E849DB" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="716636B0" w14:textId="18D39C38" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Una vez remitido el Programa de Auditoría Interna de Gestión, se convoca</w:t>
+            </w:r>
+            <w:r w:rsidR="00D5580A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>a los líderes de los procesos o dependencias objeto de auditoría, al equipo auditor y al Jefe de la Oficina de Control Interno, con el propósito de llevar a cabo la reunión de apertura.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="794CFFDC" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A0099C7" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reunión de apertura se realiza de conformidad con el cronograma definido en el Plan de Auditoría Interna de Gestión, con el fin de presentar formalmente el ejercicio auditor, socializar su enfoque y </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>coordinar los aspectos requeridos para garantizar el adecuado desarrollo de las actividades de auditoría.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24182EB4" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EC466D6" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Durante esta reunión se abordan, como mínimo, los siguientes aspectos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1939FF63" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Objetivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="610734AE" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Alcance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C7CEE7F" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Criterios de auditoría.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FD65E93" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Equipo Auditor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DF6D830" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Metodología.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71D07869" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Cronograma.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79C51A01" w14:textId="77777777" w:rsidR="00655999" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50837C4F" w14:textId="72947F24" w:rsidR="00E9663A" w:rsidRPr="00E9663A" w:rsidRDefault="00E9663A" w:rsidP="00E9663A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9663A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>De igual forma, el proceso o dependencia auditada designa los enlaces responsables de atender los requerimientos del equipo auditor y de gestionar el suministro oportuno de la información y documentación solicitada durante el desarrollo de la auditoría.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F44D291" w14:textId="77777777" w:rsidR="00E9663A" w:rsidRPr="00E9663A" w:rsidRDefault="00E9663A" w:rsidP="00E9663A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45AF7BE8" w14:textId="40252D6F" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00E9663A" w:rsidP="00E9663A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9663A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Finalmente, se at</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE3568">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ienden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E9663A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y res</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE3568">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ue</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E9663A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>lven las inquietudes, observaciones o solicitudes de aclaración presentadas por los participantes, con el propósito de garantizar una comprensión integral del proceso auditor y de las responsabilidades asociadas a su ejecución.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78314D31" w14:textId="581FDCBA" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00614256" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00655999" w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>uditor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Líder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="166B4FCF" w14:textId="0D7C42C2" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00E769AD" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Al inicio de la ejecución de cada Auditoría Interna de Gestión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE1672E" w14:textId="5983DDF7" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta de reunión </w:t>
+            </w:r>
+            <w:r w:rsidR="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>y registro de asistencia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="0001CD93" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC2481B" w14:textId="18D91024" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6266B672" w14:textId="1F29B778" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Solicitar información al auditado y habilitar canal de información</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1972284E" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B80F999" w14:textId="12166C0C" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>El Líder del Equipo Auditor, en coordinación con los integrantes del equipo de auditoría, defin</w:t>
+            </w:r>
+            <w:r w:rsidR="00B43566">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la información, documentación, registros y demás evidencias requeridas para el desarrollo del ejercicio de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>auditoría. La solicitud formal de información se realiza mediante memorando suscrito por el Jefe de la Oficina de Control Interno y dirigido al(los) líder(es) del(os) proceso(s) o dependencia(s) auditada(s).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DF44471" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00A10E4D" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EF25F12" w14:textId="605DD6A8" w:rsidR="00655999" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>De manera simultánea, se remit</w:t>
+            </w:r>
+            <w:r w:rsidR="00B43566">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> el enlace de acceso o se habilita</w:t>
+            </w:r>
+            <w:r w:rsidR="00B43566">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> los permisos correspondientes en el repositorio institucional o en la herramienta tecnológica definida por la Entidad, con el fin de facilitar el cargue, almacenamiento y consulta de la información requerida durante la auditoría.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="167913B1" w14:textId="77777777" w:rsidR="00EA5D39" w:rsidRDefault="00EA5D39" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1815C453" w14:textId="77777777" w:rsidR="00EA5D39" w:rsidRPr="00A10E4D" w:rsidRDefault="00EA5D39" w:rsidP="00EA5D39">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>En caso de que la información requerida durante la auditoría no sea suministrada dentro de los plazos establecidos, el equipo auditor debe reiterar formalmente la solicitud al líder del proceso o dependencia auditada, indicando los documentos, registros o evidencias pendientes de entrega y el término definido para su remisión.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="040D94E5" w14:textId="77777777" w:rsidR="00EA5D39" w:rsidRDefault="00EA5D39" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B54E88F" w14:textId="72A14CCF" w:rsidR="00655999" w:rsidRPr="00614256" w:rsidRDefault="0090775F" w:rsidP="0090775F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>De esta actuación deberá dejarse evidencia documental en los papeles de trabajo de la auditoría, incluyendo la comunicación remitida y, cuando aplique, la respuesta recibida por parte del proceso o dependencia auditada.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="736A8AFD" w14:textId="4DC49E05" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00614256" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Auditor Líder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59631255" w14:textId="7FE17CC7" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00E21EF4" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Al inicio de la ejecución de la auditoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C31B79" w14:textId="640531A4" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="004A6C36">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Memorando de solicitud de información</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="16E5D318" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:trPr>
+          <w:trHeight w:val="3981"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B70CF74" w14:textId="1240506B" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00DA528F" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0483546F" w14:textId="3CA00490" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">© </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Verificar y analizar la información de la Auditoría</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D4AD621" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01274AAC" w14:textId="3B88E749" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>El equipo auditor debe verificar y analizar la información remitida por el(los) líder(es) del(os) proceso(s) objeto de auditoría.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C12464">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>En caso de identificar inconsistencias, información incompleta, faltante o adicional, el equipo auditor debe requerir las aclaraciones o complementos necesarios, estableciendo un nuevo plazo perentorio para su entrega a través de correo electrónico.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6860FB" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42EC5645" w14:textId="77777777" w:rsidR="00614256" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>¿Entregó información completa?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73119702" w14:textId="77777777" w:rsidR="00C12464" w:rsidRDefault="00C12464" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DA12129" w14:textId="32D6758C" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí: </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0863" w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Continúa a la actividad N° </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B46759">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01D34F24" w14:textId="5A70B1CD" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No: </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0863" w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Continúa a la actividad N° </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="004E1AFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="228FBBD2" w14:textId="576D6A8F" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Equipo auditor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F25336A" w14:textId="1EED14AC" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00740D6D" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Durante la ejecución de la auditoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B6A4FC" w14:textId="07E45A7E" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Información ubicada en el medio o canal definido para la remisión de la información</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54E42792" w14:textId="4F4A3AED" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Memorando de solicitud de información</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51326F54" w14:textId="66F82FAB" w:rsidR="00655999" w:rsidRPr="004A6C36" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A6C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>orreo electrónico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="00CF76C5" w14:paraId="3347BF05" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1049AC92" w14:textId="28545C19" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="006D2CCE" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76103463" w14:textId="15172877" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Solicitar complemento o aclaración de información</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66B6A15D" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0759601B" w14:textId="23001066" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuando la información suministrada por el proceso o dependencia auditada sea insuficiente, inconsistente, incompleta o requiera mayor detalle, el Equipo Auditor podrá solicitar formalmente los complementos, aclaraciones o evidencias adicionales que resulten necesarios para el desarrollo del ejercicio auditor. La solicitud debe indicar de manera clara la información requerida, las observaciones identificadas y el plazo establecido para su atención. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AC88DD4" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="756E22B8" w14:textId="07990C8B" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Regresa a la actividad N° 1</w:t>
+            </w:r>
+            <w:r w:rsidR="004E1AFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D36EA34" w14:textId="2EE4E0E4" w:rsidR="00655999" w:rsidRPr="00CF76C5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Equipo auditor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC37C05" w14:textId="5BBD5A41" w:rsidR="00655999" w:rsidRPr="00CF76C5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>En caso de no recibir información completa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C79AF53" w14:textId="71E0F6A5" w:rsidR="00655999" w:rsidRPr="00CF76C5" w:rsidRDefault="00655999" w:rsidP="00CF76C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Memorando de solicitud de información</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>orreo electrónico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="78EFBF44" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:trPr>
+          <w:trHeight w:val="2396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="627801AD" w14:textId="29898660" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B722D3" w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EAAB0D" w14:textId="7DA9FB79" w:rsidR="00655999" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Ejecutar pruebas de la Auditoría y documentación</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0278608B" w14:textId="77777777" w:rsidR="00614256" w:rsidRPr="00890407" w:rsidRDefault="00614256" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75B107BB" w14:textId="17787691" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>El Equipo Auditor ejecuta las pruebas de auditoría aplicando las técnicas y procedimientos necesarios para obtener evidencia suficiente, confiable, relevante y útil que soporte los resultados, hallazgos y conclusiones de la auditoría.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2382946F" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="638537C5" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Cuando no sea posible verificar la totalidad de la población, el Equipo Auditor seleccionará una muestra y documentará la población, el método de muestreo aplicado, el tamaño de la muestra y, cuando corresponda, la posibilidad de extrapolar los resultados. Para ello podrá emplear:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08B96B6B" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C5A9C18" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muestreo estadístico: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Selección de muestras mediante métodos probabilísticos y fórmulas estadísticas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B2335B6" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20D05DA9" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muestreo no estadístico: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Selección de muestras basada en el juicio profesional del auditor o en criterios previamente definidos para la revisión de elementos específicos de la población. Dentro de estos se encuentra el muestreo “Indiscriminado” donde el auditor selecciona la muestra sin emplear una técnica estructurada, pero evitando cualquier desvío consciente o predecible.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74A5EE5D" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CB65B0D" w14:textId="2B0AC1B8" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Así mismo, en la medida de las herramientas tecnológicas disponibles, el Equipo Auditor p</w:t>
+            </w:r>
+            <w:r w:rsidR="007C20C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>uede</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> utilizar herramientas de análisis y procesamiento de datos que contribuyan a mejorar la eficacia y </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>eficiencia de las pruebas de auditoría, permitiendo evaluar poblaciones completas o volúmenes significativos de información cuando sea técnicamente viable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ACFBF8B" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30E5220A" w14:textId="7FC1E2EE" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Como evidencia del trabajo realizado, el Equipo Auditor elabor</w:t>
+            </w:r>
+            <w:r w:rsidR="007C20C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y mant</w:t>
+            </w:r>
+            <w:r w:rsidR="007C20C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>iene</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> actualizados los papeles de trabajo que respalden las pruebas ejecutadas, los resultados obtenidos, las conclusiones alcanzadas y los hallazgos identificados.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6157AB74" w14:textId="68804EDF" w:rsidR="00655999" w:rsidRPr="00CF76C5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Equipo auditor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B596877" w14:textId="052320F9" w:rsidR="00655999" w:rsidRPr="00CF76C5" w:rsidRDefault="00740D6D" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Durante la ejecución de la auditoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30098994" w14:textId="3DCCF8D0" w:rsidR="00655999" w:rsidRPr="00CF76C5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Papeles de Trabajo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="0D9557E4" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:trPr>
+          <w:trHeight w:val="4948"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20897F01" w14:textId="2C9B9244" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00B722D3" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56EE4DE4" w14:textId="5F1C5863" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Analizar, concluir y formular hallazgos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F2EFB93" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1875DE6B" w14:textId="5CF081BA" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Con base en la evidencia obtenida durante la auditoría, el Equipo Auditor debe</w:t>
+            </w:r>
+            <w:r w:rsidR="00D4143C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>analizar los resultados de las pruebas realizadas, elabora las conclusiones correspondientes y formula los potenciales hallazgos identificados, los cuales deben quedar debidamente sustentados y registrados en los papeles de trabajo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CE26232" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13DE0244" w14:textId="23182742" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Los potenciales hallazgos deben ser presentados al Auditor Líder para su revisión y validación. La diferencia identificada entre la condición observada y el criterio establecido constituye un indicio de hallazgo que debe ser analizado y evaluado para determinar su relevancia y procedencia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4709A5F9" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58310EEF" w14:textId="4C52E1B6" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Cuando la evidencia disponible no sea suficiente para sustentar un potencial hallazgo, el auditor debe aplicar el debido cuidado profesional y determinar la necesidad de realizar procedimientos o análisis adicionales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D16B99E" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C3C5BDC" w14:textId="6B9F5CE1" w:rsidR="00655999" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Es posible contemplar, de acuerdo con la complejidad de los hallazgos, reuniones preliminares durante el transcurso del trabajo de auditoria para recabar información suficiente.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3481">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Los hallazgos identificados deben contener, como mínimo, los siguientes componentes:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F0DBB3" w14:textId="77777777" w:rsidR="00DA3481" w:rsidRPr="00890407" w:rsidRDefault="00DA3481" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="429CEACD" w14:textId="39EEFFFD" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="22"/>
               </w:numPr>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="084CC703" w14:textId="77777777" w:rsidR="00B205E8" w:rsidRPr="000775ED" w:rsidRDefault="00B205E8" w:rsidP="000759BB">
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Título:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Resumen corto que describa la situación encontrada</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18E8992F" w14:textId="31C3EFF9" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="22"/>
               </w:numPr>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="047B626F" w14:textId="77777777" w:rsidR="00B205E8" w:rsidRPr="000775ED" w:rsidRDefault="00B205E8" w:rsidP="000759BB">
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Condición:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> La evidencia basada en riesgos que encontró el auditor interno (realidad)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E496A54" w14:textId="75FD2AA3" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="22"/>
               </w:numPr>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="0C7BF37A" w14:textId="77777777" w:rsidR="00B205E8" w:rsidRPr="000775ED" w:rsidRDefault="00B205E8" w:rsidP="000759BB">
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Criterio:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Las normas, reglamentos o expectativas utilizadas al realizar la evaluación (lo que debe ser)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5180F294" w14:textId="66B71889" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="23"/>
               </w:numPr>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="0A3836D0" w14:textId="77777777" w:rsidR="00B205E8" w:rsidRPr="000775ED" w:rsidRDefault="00B205E8" w:rsidP="000759BB">
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Causa: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Las razones subyacentes de la brecha entre la condición esperada y la real, que generan condiciones adversas (qué origino la diferencia encontrada)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55DA0109" w14:textId="5F2EA927" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="23"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consecuencias o efectos: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Los efectos adversos, reales o potenciales, de la brecha entre la condición existente y los criterios (qué efectos puede ocasionar la diferencia encontrada)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27668E89" w14:textId="1EF14028" w:rsidR="00655999" w:rsidRPr="00CF76C5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000775ED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Cronograma</w:t>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>Equipo auditor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2476F690" w14:textId="6F4CE8C5" w:rsidR="00655999" w:rsidRPr="00CF76C5" w:rsidRDefault="00740D6D" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Durante la ejecución de la auditoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DDAF29" w14:textId="18C4EAA9" w:rsidR="00655999" w:rsidRPr="00CF76C5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">Papeles de </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>La auditoría interna debe incluir los siguientes criterios:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="561C5034" w14:textId="77777777" w:rsidR="00B205E8" w:rsidRPr="00B205E8" w:rsidRDefault="00B205E8" w:rsidP="00F63F89">
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>rabajo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="54D1D2A5" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35598ED0" w14:textId="76407D69" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00721DE7" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABCAF4C" w14:textId="5D77A808" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Elaborar informe ejecutivo (preliminar) de Auditoría Interna de Gestión</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="639DF77C" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E2C3A12" w14:textId="30E699C5" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>El equipo auditor debe elaborar el informe ejecutivo de auditoría interna con fundamento en las evidencias obtenidas, los análisis realizados y los papeles de trabajo documentados durante el desarrollo de la auditoría.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41BC9F34" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C345F7C" w14:textId="0E2DF080" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>El informe ejecutivo debe elaborarse en el formato establecido por la Oficina de Control Interno e incluir, como mínimo, los siguientes componentes:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="004010D6" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34D28DBA" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Equipo Auditor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C93E3F4" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Objetivo de Auditoria.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="209CBF2A" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Alcance de Auditoria.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="385E7896" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Análisis de Riesgos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B44F387" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Fortalezas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F3F3E23" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Criterios de Auditoría.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="783F921D" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Hallazgos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D554BA" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00890407" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Recomendaciones</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0852C1DE" w14:textId="77777777" w:rsidR="00655999" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890407">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Conclusiones.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CC38D0A" w14:textId="77777777" w:rsidR="00AF2B23" w:rsidRDefault="00AF2B23" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42E8D346" w14:textId="7A9767EE" w:rsidR="00205DAF" w:rsidRPr="00D45E21" w:rsidRDefault="00205DAF" w:rsidP="00205DAF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D45E21">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>El auditor líder remit</w:t>
+            </w:r>
+            <w:r w:rsidR="00E706B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D45E21">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mediante correo electrónico el informe ejecutivo de auditoría interna al Jefe de la Oficina de Control Interno, o al servidor designado para tal fin en la dependencia, con el propósito de realizar la revisión técnica de forma y fondo del documento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47C888E5" w14:textId="48203684" w:rsidR="00AF2B23" w:rsidRPr="008C0F33" w:rsidRDefault="00AF2B23" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73389008" w14:textId="435AFC7C" w:rsidR="00655999" w:rsidRPr="00CF76C5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Equipo auditor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFA70C0" w14:textId="4E3218E2" w:rsidR="00655999" w:rsidRPr="00CF76C5" w:rsidRDefault="00740D6D" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Al finalizar la ejecución de la auditoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C45A88" w14:textId="2CC857EC" w:rsidR="00655999" w:rsidRPr="00CF76C5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Informe ejecutivo de auditoria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F72B0" w:rsidRPr="005B6D41" w14:paraId="4D0AEC91" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="108AE979" w14:textId="0E17D60C" w:rsidR="000F72B0" w:rsidRPr="000157A5" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4A8325" w14:textId="185BDF73" w:rsidR="000F72B0" w:rsidRPr="00D45E21" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00614256">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">© </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Revisar y aprobar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D45E21">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> el informe ejecutivo (preliminar)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B95EE7F" w14:textId="77777777" w:rsidR="000F72B0" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="443C5ED3" w14:textId="45C863E6" w:rsidR="000F72B0" w:rsidRPr="000F72B0" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F72B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Revisar y aprobar el informe ejecutivo preliminar, verificando la consistencia, pertinencia y calidad de la información presentada, con el fin de asegurar el cumplimiento de los lineamientos establecidos y autoriza su consolidación para la versión final.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F4AD87" w14:textId="77777777" w:rsidR="000F72B0" w:rsidRPr="00D45E21" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DB1C3B2" w14:textId="39675E1A" w:rsidR="000F72B0" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D45E21">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>¿Se aprueba el informe</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF42E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ejecutivo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D45E21">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17CA7418" w14:textId="77777777" w:rsidR="000F72B0" w:rsidRPr="00D45E21" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27AD7196" w14:textId="7999EB9B" w:rsidR="000F72B0" w:rsidRPr="00D45E21" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D45E21">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí: </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0863" w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Continúa a la actividad N° </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D45E21">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C2B7F27" w14:textId="0DBF2AF3" w:rsidR="000F72B0" w:rsidRPr="008C0F33" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D45E21">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No: </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0863" w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Continúa a la actividad N° </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D45E21">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB9DDD9" w14:textId="4BDF824C" w:rsidR="000F72B0" w:rsidRPr="00CF76C5" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Jefe de la Oficina de Control Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5480B023" w14:textId="6365D516" w:rsidR="000F72B0" w:rsidRPr="00CF76C5" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Al finalizar la ejecución de la auditoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C66C38" w14:textId="068542AB" w:rsidR="000F72B0" w:rsidRPr="00CF76C5" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correo </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>lectrónico</w:t>
+            </w:r>
+            <w:r w:rsidR="004E13F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Informe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C384A72" w14:textId="77777777" w:rsidR="000F72B0" w:rsidRPr="00CF76C5" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF76C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Ejecutivo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1295242D" w14:textId="77777777" w:rsidR="000F72B0" w:rsidRPr="00CF76C5" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65CEDD5F" w14:textId="77777777" w:rsidR="000F72B0" w:rsidRPr="00CF76C5" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0581C918" w14:textId="77777777" w:rsidR="000F72B0" w:rsidRPr="00CF76C5" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="773A7555" w14:textId="77777777" w:rsidR="000F72B0" w:rsidRPr="00CF76C5" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="545A0D69" w14:textId="77777777" w:rsidR="000F72B0" w:rsidRPr="00CF76C5" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ED16AC3" w14:textId="77777777" w:rsidR="000F72B0" w:rsidRPr="00CF76C5" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="162F496B" w14:textId="77777777" w:rsidR="000F72B0" w:rsidRPr="00CF76C5" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67F2148A" w14:textId="2C329349" w:rsidR="000F72B0" w:rsidRPr="00CF76C5" w:rsidRDefault="000F72B0" w:rsidP="000F72B0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="77A51207" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="182FED96" w14:textId="6591361E" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00652DE1" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12066236" w14:textId="63BC5FAA" w:rsidR="00655999" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Realizar observaciones al informe ejecutivo (preliminar)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C76A5B7" w14:textId="77777777" w:rsidR="00614256" w:rsidRPr="00C43BCB" w:rsidRDefault="00614256" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19F26B17" w14:textId="4C34698F" w:rsidR="00655999" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Como resultado de la revisión, el Jefe de la Oficina de Control Interno p</w:t>
+            </w:r>
+            <w:r w:rsidR="002F18B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>uede</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> formular observaciones, sugerencias o recomendaciones para ajuste del informe preliminar. En caso de requerirse cambios, el informe </w:t>
+            </w:r>
+            <w:r w:rsidR="002F18B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> devuelto al auditor líder para la realización de los ajustes correspondientes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5728CCCF" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01BA4C5E" w14:textId="423AB10E" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00652DE1" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00655999" w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>egresa a la actividad Nº 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63106074" w14:textId="47A49082" w:rsidR="00655999" w:rsidRPr="004E13F3" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E13F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Jefe de la Oficina de Control Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="065125BA" w14:textId="553C137F" w:rsidR="00655999" w:rsidRPr="004E13F3" w:rsidRDefault="00740D6D" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E13F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Al finalizar la ejecución de la auditoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7221040B" w14:textId="10B9F034" w:rsidR="00655999" w:rsidRPr="004E13F3" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E13F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correo </w:t>
+            </w:r>
+            <w:r w:rsidR="004E13F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E13F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>lectrónico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="51A6F8B7" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58EBA8BD" w14:textId="37D1CFF4" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="003F6691" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="000088DA" w14:textId="0DC9395F" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Convocar y realizar la reunión de cierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F8EB224" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1054E999" w14:textId="68F168C7" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Una vez finalizada la Auditoría Interna de Gestión, se convoca a los líderes de los procesos o dependencias objeto de la auditoría, al equipo auditor y al Jefe de la Oficina de Control Interno, con el propósito de llevar a cabo la reunión de cierre.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24923DAB" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63B53A7E" w14:textId="19548D9C" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reunión de cierre se realiza de conformidad con el cronograma definido en el Programa Trabajo de Auditoría Interna, con el fin de socializar y explicar los resultados de la auditoría, presentar los hallazgos, así como atender las observaciones, aclaraciones o inquietudes formuladas por los responsables del(os) proceso(s) o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>dependencia(s) auditada(s), a través de la presentación del informe ejecutivo.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A91D9D4" w14:textId="39A6BC22" w:rsidR="00655999" w:rsidRPr="004E13F3" w:rsidRDefault="00614256" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E13F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Auditor Líder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="085E5CA1" w14:textId="672543DD" w:rsidR="00655999" w:rsidRPr="004E13F3" w:rsidRDefault="00740D6D" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E13F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Al finalizar la ejecución de la auditoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F89DA50" w14:textId="73E0C5C9" w:rsidR="00655999" w:rsidRPr="004E13F3" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E13F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Acta de reunión</w:t>
+            </w:r>
+            <w:r w:rsidR="004E13F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y registro de asistencia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2688FEB7" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="004E13F3" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27145253" w14:textId="70A0692D" w:rsidR="00655999" w:rsidRPr="004E13F3" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E13F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Presentación Informe Ejecutivo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="3850C384" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBFAA69" w14:textId="03A16DD1" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00222BA0" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21084860" w14:textId="2F28DFD0" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00614256" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00614256">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">© </w:t>
+            </w:r>
+            <w:r w:rsidR="00655999" w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Remitir el informe ejecutivo (preliminar) al auditado</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD67AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para su </w:t>
+            </w:r>
+            <w:r w:rsidR="00D46D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>validación</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55CD5966" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41EB85AE" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Después de la reunión de cierre, el informe ejecutivo de auditoría interna se remite al(los) líder(es) del(os) proceso(s) o dependencia(s) auditada(s) mediante memorando o comunicación oficial.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03744612" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EB0DC8F" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>El(los) líder(es) del(os) proceso(s) o dependencia(s) auditada(s) dispondrá(n) de cinco (5) días hábiles, contados a partir de la recepción del informe, para presentar observaciones y ejercer el derecho a la réplica o contradicción, mediante argumentos y aclaraciones, aportando las evidencias objetivas que considere(n) pertinentes frente a los resultados y hallazgos comunicados.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="020A2063" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59891F8C" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>En caso de que, dentro del término establecido, no se reciban observaciones o evidencias adicionales por parte del auditado, el informe ejecutivo aprobado adquirirá el carácter de informe final de auditoría interna.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8C36CB" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A1F0109" w14:textId="77777777" w:rsidR="00655999" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>¿El auditado presentó observaciones al informe preliminar de auditoría interna dentro del término establecido?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BC82D2D" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02777058" w14:textId="124CC278" w:rsidR="00655999" w:rsidRPr="00C43BCB" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí: </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0863" w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Continúa a la actividad N° </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>22.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CF94759" w14:textId="28D318E1" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No: </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0863" w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Continúa a la actividad N° </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62330CED" w14:textId="3158206C" w:rsidR="00655999" w:rsidRPr="004E13F3" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E13F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Auditor Líder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B83DA01" w14:textId="7FB3AA4E" w:rsidR="00655999" w:rsidRPr="004E13F3" w:rsidRDefault="00740D6D" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E13F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Al finalizar la ejecución de la auditoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4F4681" w14:textId="553F5D4A" w:rsidR="00655999" w:rsidRPr="004E13F3" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E13F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Memorando de comunicación del informe preliminar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="311E3C76" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B86459D" w14:textId="6181F3F3" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00F75234" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDD14CE" w14:textId="519AF991" w:rsidR="00655999" w:rsidRPr="00173AB7" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00173AB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Analizar las observaciones y evidencias presentadas por el auditado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B7401EB" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00173AB7" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C7A8178" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00173AB7" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00173AB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>El equipo auditor dispondrá de hasta siete (7) días hábiles para analizar y evaluar las observaciones, aclaraciones, argumentos y evidencias presentadas por el(los) líder(es) del(os) proceso(s) o dependencia(s) auditada(s) frente al informe ejecutivo de auditoría interna.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C59E0D" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00173AB7" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="224D412D" w14:textId="50FA8B73" w:rsidR="00655999" w:rsidRPr="00173AB7" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00173AB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Durante el análisis, el equipo auditor debe verificar la pertinencia, suficiencia, confiabilidad y validez de las evidencias aportadas, con el fin de determinar si estas desvirtúan, modifican, complementan o ratifican los resultados, hallazgos, recomendaciones o conclusiones previamente comunicados.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08CA16C5" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00173AB7" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="092955A1" w14:textId="2F43FA89" w:rsidR="00655999" w:rsidRPr="00173AB7" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00173AB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Como resultado de esta evaluación, el equipo auditor documenta su análisis y las decisiones adoptadas frente a cada observación presentada por el auditado, incorporando la respuesta correspondiente en el informe detallado (final) de auditoría interna de Gestión.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C6C0CE" w14:textId="2DCDA1FA" w:rsidR="00655999" w:rsidRPr="007344D1" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Equipo auditor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DF64F9" w14:textId="6459A593" w:rsidR="00655999" w:rsidRPr="007344D1" w:rsidRDefault="00740D6D" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Al finalizar la ejecución de la auditoria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65315888" w14:textId="196B366A" w:rsidR="00655999" w:rsidRPr="007344D1" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informe </w:t>
+            </w:r>
+            <w:r w:rsidR="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">etallado de la auditoría </w:t>
+            </w:r>
+            <w:r w:rsidR="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>nterna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="53792449" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E89C2FE" w14:textId="28D8F497" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00ED2FE4" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F011C01" w14:textId="5CC8F783" w:rsidR="00655999" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Elaborar el informe detallado (final) de Auditoría Interna de Gestión</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C6C655" w14:textId="77777777" w:rsidR="00614256" w:rsidRPr="00E30284" w:rsidRDefault="00614256" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="189C4681" w14:textId="6A4D6D46" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El equipo auditor elabora el informe detallado (final) de auditoría interna teniendo en cuenta las observaciones, aclaraciones, argumentos y evidencias aportadas por el(los) líder(es) del(os) proceso(s) o dependencia(s) auditada(s), cuando estas hayan sido presentadas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>dentro del término establecido para el ejercicio del derecho a la réplica o contradicción, mediante comentarios y aclaraciones.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E498B2B" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="266CD554" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Para la elaboración del informe detallado (final) se deberán considerar las siguientes situaciones:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3840AFCA" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24A49BAC" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Cuando el auditado presente observaciones o evidencias:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59F4CD4E" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F750F8A" w14:textId="2CDF2CF5" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El equipo auditor analiza y </w:t>
+            </w:r>
+            <w:r w:rsidR="00C16A0B" w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>evalúa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la información aportada con el fin de determinar su pertinencia, suficiencia y efecto sobre los resultados de la auditoría. Como resultado de dicho análisis, p</w:t>
+            </w:r>
+            <w:r w:rsidR="00C16A0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>uede</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ratificar, modificar o retirar hallazgos, recomendaciones o conclusiones, según corresponda. La evaluación realizada y la respuesta a las observaciones queda</w:t>
+            </w:r>
+            <w:r w:rsidR="00C16A0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> documentadas en el informe final de auditoría interna.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68E1F1AE" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F01842A" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Cuando el auditado no presente observaciones:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="383824F0" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CEDD152" w14:textId="4E86EC83" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Si vencido el plazo establecido no se reciben observaciones, aclaraciones o evidencias adicionales por parte del auditado, el informe ejecutivo (preliminar) aprobado adqu</w:t>
+            </w:r>
+            <w:r w:rsidR="00C16A0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>iere</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> el carácter de informe detallado (final) de auditoría interna.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A84113B" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="660A7B0A" w14:textId="22769031" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Una vez consolidado el informe detallado (final), el Líder del equipo auditor lo remit</w:t>
+            </w:r>
+            <w:r w:rsidR="00C16A0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a la Jefatura de la Oficina de Control Interno, o a quien esta designe, para su revisión y aprobación.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1F16A2" w14:textId="757970BC" w:rsidR="00655999" w:rsidRPr="007344D1" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Equipo auditor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B42330" w14:textId="13C19662" w:rsidR="00655999" w:rsidRPr="007344D1" w:rsidRDefault="00614256" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Acorde a lo establecido en el Programa de Trabajo de Auditoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B6B637" w14:textId="41134B96" w:rsidR="00655999" w:rsidRPr="007344D1" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Informe detallado (final) de la Auditoría Interna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="4AFDE5CB" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B8CB83" w14:textId="1E497C0B" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0036D01F" w14:textId="69B374C2" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00614256" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00614256">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">© </w:t>
+            </w:r>
+            <w:r w:rsidR="00655999" w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Revisar y aprobar informe detallado (final)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51DAF793" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DBA1E63" w14:textId="7382C4BA" w:rsidR="00655999" w:rsidRPr="00BE5B56" w:rsidRDefault="003F25B4" w:rsidP="003F25B4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F25B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>El Jefe de la Oficina de Control Interno revisa el informe detallado (final) de auditoría con el fin de verificar el cumplimiento de los requisitos técnicos, metodológicos y de calidad establecidos para el proceso auditor.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F25B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Una vez realizada la revisión, y en caso de evidenciarse la conformidad del documento con los lineamientos definidos, procede a su aprobación y autoriza su remisión al (los) proceso(s) o dependencia(s) auditada(s), así como a los demás destinatarios que correspondan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="382C7822" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D0984B9" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>¿Se aprueba el informe detallado (final) de auditoria?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="113574EB" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AD30854" w14:textId="67DF6BB9" w:rsidR="00655999" w:rsidRPr="00E30284" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí: </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0863" w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Continúa a la actividad N° </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE5B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03642288" w14:textId="68D23888" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30284">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No: </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0863" w:rsidRPr="008C0F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Continúa a la actividad N° </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE5B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="338D68E4" w14:textId="29A4CAE4" w:rsidR="00655999" w:rsidRPr="007344D1" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jefe de la Oficina de Control Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52FDB01E" w14:textId="5C49C184" w:rsidR="00655999" w:rsidRPr="007344D1" w:rsidRDefault="00614256" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Acorde a lo establecido en el Programa de Trabajo de Auditoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="695A5F10" w14:textId="45E3824B" w:rsidR="00655999" w:rsidRPr="007344D1" w:rsidRDefault="00655999" w:rsidP="00E05F45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correo </w:t>
+            </w:r>
+            <w:r w:rsidR="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>lectrónico</w:t>
+            </w:r>
+            <w:r w:rsidR="00E05F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007344D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Informe detallado (final)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="74CEC458" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8F889C" w14:textId="4E1FCAC7" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00C00F68" w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A2DE31" w14:textId="24931410" w:rsidR="00655999" w:rsidRPr="00BE5B56" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Realizar observaciones al informe detallado (final)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A32C595" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00BE5B56" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C8E7274" w14:textId="19590132" w:rsidR="00E04979" w:rsidRPr="00BE5B56" w:rsidRDefault="00E04979" w:rsidP="00E04979">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Como resultado de la revisión, el Jefe de la Oficina de Control Interno p</w:t>
+            </w:r>
+            <w:r w:rsidR="003920FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>uede</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE5B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> formular observaciones o solicitar ajustes al informe detallado (final). En tal caso, el documento </w:t>
+            </w:r>
+            <w:r w:rsidR="003920FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE5B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> devuelto al líder del equipo auditor para la realización de los ajustes correspondientes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="780640FD" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00BE5B56" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="467896AC" w14:textId="2BA55E58" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="004668A7" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Regresa</w:t>
+            </w:r>
+            <w:r w:rsidR="00655999" w:rsidRPr="00BE5B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a la actividad N° 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00C00F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3921B3" w14:textId="460ED580" w:rsidR="00655999" w:rsidRPr="00E05F45" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jefe de la Oficina de Control Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CE8200" w14:textId="69F67290" w:rsidR="00655999" w:rsidRPr="00E05F45" w:rsidRDefault="00614256" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Acorde a lo establecido en el Programa de Trabajo de Auditoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="025E4020" w14:textId="10B4058D" w:rsidR="00655999" w:rsidRPr="00E05F45" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Correo Electrónico</w:t>
+            </w:r>
+            <w:r w:rsidR="00E024B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Informe detallado (final)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="6FAB171D" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="135C33EF" w14:textId="659F3D39" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00B20229" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4A62CF" w14:textId="39757EA2" w:rsidR="00655999" w:rsidRPr="00BE5B56" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Comunicar informe detallado (final) de la auditoría interna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FBD6110" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00BE5B56" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F416FB1" w14:textId="038825B6" w:rsidR="00655999" w:rsidRPr="00BE5B56" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>El auditor líder elabora y proyecta el memorando de remisión del informe detallado (final) de auditoría interna a través del sistema de información dispuesto por la Entidad, para revisión y firma del Jefe de la Oficina de Control Interno.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C669AB6" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00BE5B56" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53412393" w14:textId="4BE09A5F" w:rsidR="00655999" w:rsidRPr="00BE5B56" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Una vez suscrito el memorando, la Jefatura de la Oficina de Control Interno comunica el Informe detallado (final) de Auditoría Interna, a los responsables de la unidad auditada, líder del proceso, Oficina de Planeación, Despacho del Superintendente.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FEB0BF" w14:textId="54921B0B" w:rsidR="00655999" w:rsidRPr="00E05F45" w:rsidRDefault="00614256" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Auditor Líder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CF49E8" w14:textId="7B54ECDB" w:rsidR="00655999" w:rsidRPr="00E05F45" w:rsidRDefault="00614256" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acorde a lo establecido en el </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Programa de Trabajo de Auditoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60531DCC" w14:textId="07F015DC" w:rsidR="00655999" w:rsidRPr="00E05F45" w:rsidRDefault="00655999" w:rsidP="00E024B7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Memorando</w:t>
+            </w:r>
+            <w:r w:rsidR="00E024B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Informe detallado (final) de Auditoría Interna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="5CA1229D" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F860DC2" w14:textId="1883F0FB" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00B20229" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1AA140" w14:textId="0CFEF1FE" w:rsidR="00655999" w:rsidRPr="00B33728" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Publicar en página Web</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64A8FA3A" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00B33728" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41946514" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00B33728" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Una vez aprobado y remitido el informe de auditoría interna (ejecutivo), el Jefe de la Oficina de Control Interno solicita al Técnico Administrativo de la Oficina de Control Interno radicar la solicitud de publicación a través del sistema de información dispuesto por la Entidad.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74F67A38" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00B33728" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EBB9AE6" w14:textId="47765161" w:rsidR="00655999" w:rsidRPr="00B33728" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Con base en dicha solicitud, el Técnico administrativo de la Oficina de Control Interno, o quien haga sus veces, realiza la publicación del informe ejecutivo de auditoría interna en la página web institucional, de conformidad con las disposiciones sobre transparencia y acceso a la información pública establecidas en la Ley 1712 de 2014 y demás normas que la modifiquen, adicionen o sustituyan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E323A40" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00B33728" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34CAB2E1" w14:textId="0A468BCB" w:rsidR="00655999" w:rsidRPr="008C0F33" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Una vez efectuada la publicación, el equipo auditor verifica que el informe ejecutivo se encuentre disponible, accesible y correctamente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>publicado en la página web institucional, dejando la evidencia correspondiente.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3D2EB0" w14:textId="7E95B367" w:rsidR="00655999" w:rsidRPr="00E05F45" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Técnico Administrativo Oficina de Control Interno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="493504AE" w14:textId="427AF456" w:rsidR="00655999" w:rsidRPr="00E05F45" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Una vez aprobado el Informe Detallado (final)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE52AFE" w14:textId="20835A90" w:rsidR="00655999" w:rsidRPr="00E05F45" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Sistema de información dispuesto por la Entidad</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EAF2EAA" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00E05F45" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="120172E3" w14:textId="6A35FE48" w:rsidR="00655999" w:rsidRPr="00E05F45" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Informe Ejecutivo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655999" w:rsidRPr="005B6D41" w14:paraId="003AC6D4" w14:textId="77777777" w:rsidTr="00F757F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="372248DF" w14:textId="3AF32360" w:rsidR="00655999" w:rsidRPr="000157A5" w:rsidRDefault="00B20229" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000157A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7368" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4D2D2E" w14:textId="3E8E1678" w:rsidR="00655999" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Cargar el informe detallado (final) y los soportes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A05B1C5" w14:textId="77777777" w:rsidR="003920FB" w:rsidRPr="00B33728" w:rsidRDefault="003920FB" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77CB1CAE" w14:textId="51D3AFB4" w:rsidR="00655999" w:rsidRPr="00B33728" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Una vez finalizada la auditoría interna de gestión, el líder y el equipo auditor registra y carga el informe detallado (final), los hallazgos, los papeles de trabajo y demás soportes en los sistemas y herramientas institucionales definidos por la Entidad, garantizando su trazabilidad, disponibilidad y conservación.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46183513" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00B33728" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29B8E91A" w14:textId="22A41E4D" w:rsidR="00655999" w:rsidRPr="00B33728" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Así mismo, se registra en el aplicativo destinado a la gestión de planes de mejoramiento los hallazgos y observaciones para que las dependencias auditadas formulen las acciones correspondientes. Asimismo, la gestión, seguimiento y cierre de dichos planes </w:t>
+            </w:r>
+            <w:r w:rsidR="003920FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>se</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> realiza conforme al procedimiento </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>E1-PD-10 Gestión de Mejora.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D3640F" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00B33728" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09B27695" w14:textId="77777777" w:rsidR="00655999" w:rsidRPr="00B33728" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Notas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E7BF185" w14:textId="748AE79F" w:rsidR="00655999" w:rsidRPr="00B33728" w:rsidRDefault="00655999" w:rsidP="00655999">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="24"/>
               </w:numPr>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="173DCAD6" w14:textId="77777777" w:rsidR="00B205E8" w:rsidRPr="00B205E8" w:rsidRDefault="00B205E8" w:rsidP="00F63F89">
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Registrar la información estadística de la auditoría en la hoja “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>REPORTE ESTADÍSTICAS OCI AAAA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>” o en el instrumento que la sustituya.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13ED486C" w14:textId="5D46ACC2" w:rsidR="00655999" w:rsidRPr="00B33728" w:rsidRDefault="00655999" w:rsidP="00655999">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="24"/>
               </w:numPr>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="389B3575" w14:textId="77777777" w:rsidR="00B205E8" w:rsidRPr="00B205E8" w:rsidRDefault="00B205E8" w:rsidP="00F63F89">
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Registrar los hallazgos en la hoja “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>HALLAZ. AUDIT. OCI AAAA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>” o su equivalente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="395276D1" w14:textId="70771532" w:rsidR="00655999" w:rsidRPr="00B33728" w:rsidRDefault="00655999" w:rsidP="00655999">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="24"/>
               </w:numPr>
-              <w:rPr>
-[...141 lines deleted...]
-              <w:t>.</w:t>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33728">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Conservar las evidencias y registros de trazabilidad de la auditoría, incluyendo comunicaciones, memorandos, correos electrónicos y demás soportes generados durante el ejercicio de auditoría.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78B38CD9" w14:textId="7DEB10D5" w:rsidR="00E66531" w:rsidRPr="000775ED" w:rsidRDefault="000759BB" w:rsidP="00525130">
-            <w:pPr>
+          <w:p w14:paraId="2BA507AB" w14:textId="53B3F462" w:rsidR="00655999" w:rsidRPr="00E024B7" w:rsidRDefault="00655999" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000775ED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00E024B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equipo </w:t>
-[...9 lines deleted...]
-              <w:t>auditor</w:t>
+              <w:t>Equipo Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2F6828" w14:textId="5811DDF9" w:rsidR="00E66531" w:rsidRPr="000775ED" w:rsidRDefault="00F63F89" w:rsidP="00525130">
-            <w:pPr>
+          <w:p w14:paraId="7523F97E" w14:textId="555521A8" w:rsidR="00655999" w:rsidRPr="00E024B7" w:rsidRDefault="00614256" w:rsidP="00655999">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-              <w:t>Sin información</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E024B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Una vez aprobado el Informe Detallado (final)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1987" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46A28DB0" w14:textId="3FA50DD6" w:rsidR="00E66531" w:rsidRPr="000775ED" w:rsidRDefault="000759BB" w:rsidP="00525130">
+          <w:p w14:paraId="002756D5" w14:textId="3469044C" w:rsidR="00655999" w:rsidRPr="00E024B7" w:rsidRDefault="00655999" w:rsidP="00655999">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1013 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E024B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sistema de información dispuesto por la Entidad</w:t>
-            </w:r>
-[...7581 lines deleted...]
-              <w:t>Sin información</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62E8955D" w14:textId="2D284120" w:rsidR="00DF6608" w:rsidRDefault="00DF6608" w:rsidP="00F23750">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="68C1EF58" w14:textId="77777777" w:rsidR="008C0F33" w:rsidRDefault="008C0F33" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25362CE4" w14:textId="77777777" w:rsidR="00C43BCB" w:rsidRDefault="00C43BCB" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="679A615B" w14:textId="77777777" w:rsidR="00B13E9B" w:rsidRPr="00AD6FAD" w:rsidRDefault="00B13E9B" w:rsidP="00B13E9B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>DIAGRAMA DE FLUJO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1630C24A" w14:textId="2FF94356" w:rsidR="00B13E9B" w:rsidRDefault="00B13E9B" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73700FBA" w14:textId="4EE369F0" w:rsidR="001574E0" w:rsidRDefault="001574E0" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C745252" w14:textId="77777777" w:rsidR="00AE3B8A" w:rsidRDefault="00AE3B8A" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BCDDFDA" w14:textId="32A4DB1E" w:rsidR="00AE3B8A" w:rsidRDefault="00B2377B" w:rsidP="001370D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:object w:dxaOrig="31537" w:dyaOrig="13680" w14:anchorId="66912B92">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:621pt;height:269.4pt" o:ole="">
+            <v:imagedata r:id="rId12" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1031" DrawAspect="Content" ObjectID="_1852095489" r:id="rId13"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EE97CD" w14:textId="77777777" w:rsidR="001370D8" w:rsidRDefault="001370D8" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D88B81" w14:textId="77777777" w:rsidR="00666120" w:rsidRDefault="00666120" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0306EC7D" w14:textId="77777777" w:rsidR="00666120" w:rsidRDefault="00666120" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316DCE92" w14:textId="77777777" w:rsidR="00666120" w:rsidRDefault="00666120" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EA11156" w14:textId="77777777" w:rsidR="00666120" w:rsidRDefault="00666120" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5276088E" w14:textId="32406B13" w:rsidR="002B271E" w:rsidRDefault="007C6271" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:object w:dxaOrig="29831" w:dyaOrig="15456" w14:anchorId="1D7BD847">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:620.4pt;height:321.6pt" o:ole="">
+            <v:imagedata r:id="rId14" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1852095490" r:id="rId15"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FF92F7" w14:textId="77777777" w:rsidR="002B271E" w:rsidRDefault="002B271E" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B4456BE" w14:textId="77777777" w:rsidR="002B271E" w:rsidRDefault="002B271E" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E37907" w14:textId="77777777" w:rsidR="002B271E" w:rsidRDefault="002B271E" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78770870" w14:textId="77777777" w:rsidR="002B271E" w:rsidRDefault="002B271E" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E5E948A" w14:textId="77777777" w:rsidR="002B271E" w:rsidRDefault="002B271E" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3010C3" w14:textId="77777777" w:rsidR="002127AD" w:rsidRDefault="002127AD" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DDFF882" w14:textId="45C85803" w:rsidR="002127AD" w:rsidRDefault="0021123B" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:object w:dxaOrig="30900" w:dyaOrig="15229" w14:anchorId="3A9DFB9F">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:621pt;height:306pt" o:ole="">
+            <v:imagedata r:id="rId16" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1852095491" r:id="rId17"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BF8F33" w14:textId="77777777" w:rsidR="001574E0" w:rsidRDefault="001574E0" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16866F0D" w14:textId="093C28CD" w:rsidR="00B32288" w:rsidRDefault="005F09D7" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>uy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B86A5BA" w14:textId="567FF2F8" w:rsidR="00781A83" w:rsidRPr="00AD6FAD" w:rsidRDefault="00781A83" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AD6FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ANEXOS </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>ANEXOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455FB013" w14:textId="77777777" w:rsidR="006B7F6A" w:rsidRPr="006B7F6A" w:rsidRDefault="006B7F6A" w:rsidP="006B7F6A">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="5F7128D1" w14:textId="2A4F53CD" w:rsidR="00781A83" w:rsidRPr="00B33728" w:rsidRDefault="0001778B" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B7F6A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B33728">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Sin definir</w:t>
+        <w:t>No aplica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4EF0B4" w14:textId="77777777" w:rsidR="00E27E65" w:rsidRDefault="00E27E65">
-[...4 lines deleted...]
-          <w:iCs/>
+    <w:p w14:paraId="7E4EF0B4" w14:textId="77777777" w:rsidR="00E27E65" w:rsidRDefault="00E27E65" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="12883" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1536"/>
-        <w:gridCol w:w="2003"/>
-        <w:gridCol w:w="2293"/>
+        <w:gridCol w:w="2145"/>
+        <w:gridCol w:w="2151"/>
         <w:gridCol w:w="2658"/>
         <w:gridCol w:w="1466"/>
         <w:gridCol w:w="2927"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00714EC7" w:rsidRPr="00BB5666" w14:paraId="45EE7F88" w14:textId="77777777" w:rsidTr="577052FE">
+      <w:tr w:rsidR="00862357" w:rsidRPr="00AD6FAD" w14:paraId="04E27948" w14:textId="77777777" w:rsidTr="00E33E17">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12883" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64F27E91" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-            <w:pPr>
+          <w:p w14:paraId="746FECF5" w14:textId="77777777" w:rsidR="00862357" w:rsidRPr="00AD6FAD" w:rsidRDefault="00862357" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Control de cambios</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714EC7" w:rsidRPr="00BB5666" w14:paraId="5B36E8BF" w14:textId="77777777" w:rsidTr="577052FE">
+      <w:tr w:rsidR="00BC3926" w:rsidRPr="00AD6FAD" w14:paraId="6F9F6DAE" w14:textId="77777777" w:rsidTr="004816FB">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="699F4BBC" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7064EAB1" w14:textId="3353B60B" w:rsidR="00BC3926" w:rsidRPr="00AD6FAD" w:rsidRDefault="00BC3926" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Versión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="2145" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F296881" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6A8C6C8D" w14:textId="2BC5EF50" w:rsidR="00BC3926" w:rsidRPr="00AD6FAD" w:rsidRDefault="00BC3926" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9344" w:type="dxa"/>
+            <w:tcW w:w="9202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="129AE459" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="282D5EED" w14:textId="0DD8DACA" w:rsidR="00BC3926" w:rsidRPr="00AD6FAD" w:rsidRDefault="00BC3926" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Descripción de los cambios</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714EC7" w:rsidRPr="00BB5666" w14:paraId="29A4FA18" w14:textId="77777777" w:rsidTr="577052FE">
+      <w:tr w:rsidR="00BE0910" w:rsidRPr="00AD6FAD" w14:paraId="6A9AD255" w14:textId="77777777" w:rsidTr="004816FB">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="648BCCFD" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00CF25FC" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-            <w:pPr>
+          <w:p w14:paraId="20175D67" w14:textId="5083EAE8" w:rsidR="00BE0910" w:rsidRDefault="00BE0910" w:rsidP="000157A5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-[...8 lines deleted...]
-              <w:t>01</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="2145" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6243EB70" w14:textId="18FA2F6D" w:rsidR="00714EC7" w:rsidRPr="00CF25FC" w:rsidRDefault="007D46C9" w:rsidP="00651F3B">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3B66F03D" w14:textId="6B32FF96" w:rsidR="00BE0910" w:rsidRPr="007C6271" w:rsidRDefault="00906F96" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00906F96">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31/03/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9344" w:type="dxa"/>
+            <w:tcW w:w="9202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38C3FF17" w14:textId="77777777" w:rsidR="00A436CC" w:rsidRPr="00A436CC" w:rsidRDefault="5350A3EC" w:rsidP="00A436CC">
-[...85 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="36B87165" w14:textId="77777777" w:rsidR="004816FB" w:rsidRPr="004816FB" w:rsidRDefault="004816FB" w:rsidP="004816FB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004816FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Se genera el procedimiento a partir de la información documentada en el proceso Evaluación Independiente (EVPR01) en la actividad clave de éxito “Realizar Auditorías Internas”. Las actividades establecidas en el diagrama tipo Bizagi se tomaron textualmente para crear cada una de las actividades del presente procedimiento sin que implique que su contenido de fondo se haya modificado respetando de esta manera el documento aprobado por el responsable. Adicionalmente, se suprime la codificación de los formatos y otros documentos enunciados conservando únicamente el nombre.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE3040F" w14:textId="77777777" w:rsidR="004816FB" w:rsidRPr="004816FB" w:rsidRDefault="004816FB" w:rsidP="004816FB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004816FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="771B3A5C" w14:textId="0C1FA186" w:rsidR="00BE0910" w:rsidRPr="00AD6FAD" w:rsidRDefault="004816FB" w:rsidP="004816FB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004816FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Se actualiza el encabezado del documento de acuerdo con el nuevo Mapa de Procesos de la Superintendencia Nacional de Salud, actualizando el nombre del proceso, el código y la versión, la cual por cargue inicial en la aplicación tecnológica reinicia desde la versión 01. La consulta de la armonización documental en el marco del nuevo mapa de procesos y las versiones obsoletas de los documentos se encuentran bajo custodia de la Subdirección de tecnologías de la información de acuerdo con lo solicitado por la Oficina asesora de planeación mediante radicado 20251200200131673.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714EC7" w:rsidRPr="00BB5666" w14:paraId="15278D8C" w14:textId="77777777" w:rsidTr="577052FE">
+      <w:tr w:rsidR="00BC3926" w:rsidRPr="00AD6FAD" w14:paraId="56F3B4E9" w14:textId="77777777" w:rsidTr="004816FB">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="235122F0" w14:textId="40AA23CC" w:rsidR="00BC3926" w:rsidRPr="000157A5" w:rsidRDefault="000157A5" w:rsidP="000157A5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2145" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB60B2E" w14:textId="23DBF028" w:rsidR="00BC3926" w:rsidRPr="007C6271" w:rsidRDefault="00423912" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007C6271" w:rsidRPr="007C6271">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9202" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D7D42E" w14:textId="1DF14B96" w:rsidR="00BC3926" w:rsidRPr="00A21C54" w:rsidRDefault="00A21C54" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A21C54">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Se actualiza integralmente el procedimiento, realizando ajustes en el objetivo, alcance, definiciones, abreviaturas, lineamientos generales o políticas de operación, descripción de actividades y diagrama de flujo, con el fin de fortalecer su claridad y aplicación.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC3926" w:rsidRPr="00AD6FAD" w14:paraId="4B989499" w14:textId="77777777" w:rsidTr="004816FB">
+        <w:trPr>
+          <w:trHeight w:val="313"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="391B2829" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7F535F72" w14:textId="77777777" w:rsidR="00BC3926" w:rsidRPr="00AD6FAD" w:rsidRDefault="00BC3926" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Elaboró</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:tcW w:w="4809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61E084A2" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3C81A3A2" w14:textId="77777777" w:rsidR="00BC3926" w:rsidRPr="00AD6FAD" w:rsidRDefault="00BC3926" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Revisó</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4393" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4D2F96" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="546F4435" w14:textId="77777777" w:rsidR="00BC3926" w:rsidRPr="00AD6FAD" w:rsidRDefault="00BC3926" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aprobó</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714EC7" w:rsidRPr="00BB5666" w14:paraId="0E2A7199" w14:textId="77777777" w:rsidTr="577052FE">
+      <w:tr w:rsidR="001F361F" w:rsidRPr="00AD6FAD" w14:paraId="273DDF4F" w14:textId="77777777" w:rsidTr="004816FB">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="296DF7AC" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...13 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="37898846" w14:textId="77777777" w:rsidR="001F361F" w:rsidRPr="00AD6FAD" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2145" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC343B8" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00F230BC" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...11 lines deleted...]
-              <w:t>Información disponible en el SharePoint de la OAP a través del formato DEFT15 </w:t>
+          <w:p w14:paraId="3028CB0C" w14:textId="77777777" w:rsidR="001F361F" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584887">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lucy Elizabeth Cancimance Martínez</w:t>
+            </w:r>
+            <w:r w:rsidR="00D155CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="109416FE" w14:textId="682500B5" w:rsidR="00D155CC" w:rsidRPr="00AD6FAD" w:rsidRDefault="00D155CC" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Luis Eduardo Perdomo Lodoño.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2293" w:type="dxa"/>
+            <w:tcW w:w="2151" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3009D990" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00F230BC" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="06C86144" w14:textId="77777777" w:rsidR="001F361F" w:rsidRPr="00AD6FAD" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-              </w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2658" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04EC3C90" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00F230BC" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1A68E13A" w14:textId="261494A5" w:rsidR="001F361F" w:rsidRPr="00AD6FAD" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>Información disponible en el SharePoint de la OAP a través del formato DEFT15 </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F361F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Angela Ines Barbosa Pacheco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1466" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75DC0C38" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00F230BC" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7BD4405E" w14:textId="77777777" w:rsidR="001F361F" w:rsidRPr="00AD6FAD" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2927" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15CDAB1F" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00F230BC" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="07D5AC31" w14:textId="08DD5713" w:rsidR="001F361F" w:rsidRPr="00AD6FAD" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>Información disponible en el SharePoint de la OAP a través del formato DEFT15 </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F361F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Angela Ines Barbosa Pacheco</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714EC7" w:rsidRPr="00BB5666" w14:paraId="36D9EF37" w14:textId="77777777" w:rsidTr="577052FE">
+      <w:tr w:rsidR="001F361F" w:rsidRPr="00AD6FAD" w14:paraId="5983AC9B" w14:textId="77777777" w:rsidTr="004816FB">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D54A9F1" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0BAC9280" w14:textId="77777777" w:rsidR="001F361F" w:rsidRPr="00AD6FAD" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="2145" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04082E3D" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="72468118" w14:textId="5F47622B" w:rsidR="001F361F" w:rsidRPr="001F361F" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F361F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Profesional Especializado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5606967F" w14:textId="68A27B9F" w:rsidR="001F361F" w:rsidRPr="00AD6FAD" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001F361F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Oficina de Control Interno</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2293" w:type="dxa"/>
+            <w:tcW w:w="2151" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48E289AA" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2FA3FC72" w14:textId="77777777" w:rsidR="001F361F" w:rsidRPr="00AD6FAD" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2658" w:type="dxa"/>
-            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35C81EBE" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7E973370" w14:textId="77777777" w:rsidR="001F361F" w:rsidRPr="001F361F" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F361F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Jefe de Oficina de Control Interno (E)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36F81F47" w14:textId="099D440E" w:rsidR="001F361F" w:rsidRPr="00AD6FAD" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001F361F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Oficina de Control Interno</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1466" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59502CA6" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5FBC66A2" w14:textId="77777777" w:rsidR="001F361F" w:rsidRPr="00AD6FAD" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2927" w:type="dxa"/>
-            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73CDBD09" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7331FAE5" w14:textId="77777777" w:rsidR="001F361F" w:rsidRPr="001F361F" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F361F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Jefe de Oficina de Control Interno (E)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FC62E6B" w14:textId="5B6A362B" w:rsidR="001F361F" w:rsidRPr="00AD6FAD" w:rsidRDefault="001F361F" w:rsidP="001F361F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001F361F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Oficina de Control Interno</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714EC7" w:rsidRPr="00BB5666" w14:paraId="59829F67" w14:textId="77777777" w:rsidTr="577052FE">
+      <w:tr w:rsidR="00BC3926" w:rsidRPr="00AD6FAD" w14:paraId="2BB01195" w14:textId="77777777" w:rsidTr="004816FB">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BAEF04" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="2B819AA4" w14:textId="77777777" w:rsidR="00BC3926" w:rsidRPr="00AD6FAD" w:rsidRDefault="00BC3926" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="2145" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7044B8" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="29C8DC4A" w14:textId="2401444A" w:rsidR="00BC3926" w:rsidRPr="00AD6FAD" w:rsidRDefault="00D155CC" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17/09/2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2293" w:type="dxa"/>
+            <w:tcW w:w="2151" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D091FA1" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3ED6B167" w14:textId="77777777" w:rsidR="00BC3926" w:rsidRPr="00AD6FAD" w:rsidRDefault="00BC3926" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2658" w:type="dxa"/>
-            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="620F6D0E" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4D6098BB" w14:textId="1B4C69AD" w:rsidR="00BC3926" w:rsidRPr="00691B22" w:rsidRDefault="00D155CC" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00691B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="007C6271">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00691B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/09/2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1466" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04D79ED0" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0DD00F62" w14:textId="77777777" w:rsidR="00BC3926" w:rsidRPr="00691B22" w:rsidRDefault="00BC3926" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00691B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2927" w:type="dxa"/>
-            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF4342E" w14:textId="77777777" w:rsidR="00714EC7" w:rsidRPr="00BB5666" w:rsidRDefault="00714EC7" w:rsidP="00651F3B">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="01EAE717" w14:textId="38C5E070" w:rsidR="00BC3926" w:rsidRPr="00691B22" w:rsidRDefault="00423912" w:rsidP="005C50B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007C6271">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00D155CC" w:rsidRPr="00691B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/09/2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17BFD451" w14:textId="07B2E10A" w:rsidR="004A58CA" w:rsidRPr="00BB5666" w:rsidRDefault="004A58CA" w:rsidP="00974D47">
-[...4 lines deleted...]
-          <w:iCs/>
+    <w:p w14:paraId="17BFD451" w14:textId="07B2E10A" w:rsidR="004A58CA" w:rsidRDefault="004A58CA" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004A58CA" w:rsidRPr="00BB5666" w:rsidSect="00903DFA">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="1C37F10F" w14:textId="77777777" w:rsidR="00AD6FAD" w:rsidRPr="00AD6FAD" w:rsidRDefault="00AD6FAD" w:rsidP="005C50B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00AD6FAD" w:rsidRPr="00AD6FAD" w:rsidSect="00F31E25">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-      <w:pgMar w:top="1701" w:right="1417" w:bottom="1701" w:left="1417" w:header="705" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0243E983" w14:textId="77777777" w:rsidR="00833E17" w:rsidRDefault="00833E17" w:rsidP="00781A83">
+    <w:p w14:paraId="0EB8CE64" w14:textId="77777777" w:rsidR="004A628F" w:rsidRDefault="004A628F" w:rsidP="00781A83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="011FAE3F" w14:textId="77777777" w:rsidR="00833E17" w:rsidRDefault="00833E17" w:rsidP="00781A83">
+    <w:p w14:paraId="41F97AC8" w14:textId="77777777" w:rsidR="004A628F" w:rsidRDefault="004A628F" w:rsidP="00781A83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="51DC1096" w14:textId="77777777" w:rsidR="00833E17" w:rsidRDefault="00833E17">
+    <w:p w14:paraId="591D132B" w14:textId="77777777" w:rsidR="004A628F" w:rsidRDefault="004A628F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="2110616285"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="52635B65" w14:textId="2AA14EC9" w:rsidR="00D34ABC" w:rsidRPr="0054483B" w:rsidRDefault="00D34ABC">
+          <w:p w14:paraId="65152CF3" w14:textId="3BA5F967" w:rsidR="000911BE" w:rsidRPr="006E6C61" w:rsidRDefault="00D34ABC" w:rsidP="0001778B">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Página </w:t>
             </w:r>
-            <w:r w:rsidRPr="0054483B">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006E6C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="0054483B">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006E6C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0054483B">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006E6C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0054483B">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006E6C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="0054483B">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006E6C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="0054483B">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006E6C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
-            <w:r w:rsidRPr="0054483B">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006E6C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="0054483B">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006E6C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0054483B">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006E6C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0054483B">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006E6C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="0054483B">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006E6C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="65152CF3" w14:textId="62F12663" w:rsidR="000911BE" w:rsidRDefault="000911BE">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="464F1C11" w14:textId="77777777" w:rsidR="00833E17" w:rsidRDefault="00833E17" w:rsidP="00781A83">
+    <w:p w14:paraId="4D736129" w14:textId="77777777" w:rsidR="004A628F" w:rsidRDefault="004A628F" w:rsidP="00781A83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39DA2662" w14:textId="77777777" w:rsidR="00833E17" w:rsidRDefault="00833E17" w:rsidP="00781A83">
+    <w:p w14:paraId="232AA81D" w14:textId="77777777" w:rsidR="004A628F" w:rsidRDefault="004A628F" w:rsidP="00781A83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D4EECCB" w14:textId="77777777" w:rsidR="00833E17" w:rsidRDefault="00833E17">
+    <w:p w14:paraId="6CB1900F" w14:textId="77777777" w:rsidR="004A628F" w:rsidRDefault="004A628F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
-      <w:tblW w:w="13975" w:type="dxa"/>
+      <w:tblW w:w="13059" w:type="dxa"/>
       <w:tblInd w:w="-506" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2486"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1914"/>
+      <w:gridCol w:w="2323"/>
+      <w:gridCol w:w="7423"/>
+      <w:gridCol w:w="1525"/>
+      <w:gridCol w:w="1788"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00781A83" w:rsidRPr="00781A83" w14:paraId="601C8519" w14:textId="77777777" w:rsidTr="329D27C4">
+    <w:tr w:rsidR="00AA4AD5" w:rsidRPr="00781A83" w14:paraId="601C8519" w14:textId="77777777" w:rsidTr="00AA4AD5">
       <w:trPr>
-        <w:trHeight w:val="412"/>
+        <w:trHeight w:val="420"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2486" w:type="dxa"/>
+          <w:tcW w:w="2323" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="38DE6ADD" w14:textId="1079847C" w:rsidR="00781A83" w:rsidRPr="00781A83" w:rsidRDefault="00781A83" w:rsidP="00781A83">
-[...117 lines deleted...]
-        <w:p w14:paraId="412B0738" w14:textId="20DC52A1" w:rsidR="00793A27" w:rsidRPr="00781A83" w:rsidRDefault="00793A27" w:rsidP="00793A27">
+        <w:p w14:paraId="38DE6ADD" w14:textId="1DC80A45" w:rsidR="00AA4AD5" w:rsidRPr="00781A83" w:rsidRDefault="00AA4AD5" w:rsidP="00AA4AD5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:spacing w:before="240"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002E6EDE">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DA001B3" wp14:editId="6E1C6CB4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DA001B3" wp14:editId="5838AB52">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>47595</wp:posOffset>
+                  <wp:posOffset>-37465</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-264499</wp:posOffset>
+                  <wp:posOffset>74295</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1374775" cy="819150"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="559334950" name="Imagen 559334950">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="23" name="Imagen 23">
                           <a:extLst>
                             <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                               <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                             </a:ext>
                           </a:extLst>
                         </pic:cNvPr>
@@ -12020,1055 +14693,3641 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                           </a:ext>
                         </a:extLst>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7943" w:type="dxa"/>
-          <w:vMerge w:val="restart"/>
+          <w:tcW w:w="7423" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2AC0C1D7" w14:textId="5966F44E" w:rsidR="00793A27" w:rsidRPr="00781A83" w:rsidRDefault="00793A27" w:rsidP="00793A27">
+        <w:p w14:paraId="47B676C1" w14:textId="3436CD34" w:rsidR="00AA4AD5" w:rsidRPr="00FE6166" w:rsidRDefault="00AA4AD5" w:rsidP="00AA4AD5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00FE6166">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve">PROCEDIMIENTO </w:t>
+            <w:t xml:space="preserve">PROCESO </w:t>
           </w:r>
-          <w:r w:rsidRPr="00A80442">
+          <w:r w:rsidR="004E7EB5" w:rsidRPr="004E7EB5">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve">REALIZAR AUDITORÍAS </w:t>
-[...7 lines deleted...]
-            <w:t>INTERNAS</w:t>
+            <w:t>EVALUACIÓN INDEPENDIENTE</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1632" w:type="dxa"/>
+          <w:tcW w:w="1525" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3FD92E6C" w14:textId="77777777" w:rsidR="00793A27" w:rsidRPr="00781A83" w:rsidRDefault="00793A27" w:rsidP="00793A27">
+        <w:p w14:paraId="3DF6951E" w14:textId="77777777" w:rsidR="00AA4AD5" w:rsidRPr="00FE6166" w:rsidRDefault="00AA4AD5" w:rsidP="00AA4AD5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00781A83">
+          <w:r w:rsidRPr="00FE6166">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>VERSIÓN</w:t>
+            <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1914" w:type="dxa"/>
+          <w:tcW w:w="1788" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="09D6AC7F" w14:textId="40AE4FFE" w:rsidR="00793A27" w:rsidRPr="00617183" w:rsidRDefault="329D27C4" w:rsidP="329D27C4">
+        <w:p w14:paraId="6C4E3E92" w14:textId="2C5121A3" w:rsidR="00AA4AD5" w:rsidRPr="00FE6166" w:rsidRDefault="001F486E" w:rsidP="00AA4AD5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="329D27C4">
+          <w:r w:rsidRPr="001F486E">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>C1-PD-2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00793A27" w:rsidRPr="00781A83" w14:paraId="49D2DAAB" w14:textId="77777777" w:rsidTr="329D27C4">
+    <w:tr w:rsidR="00AA4AD5" w:rsidRPr="00781A83" w14:paraId="0BA42DA7" w14:textId="77777777" w:rsidTr="00AA4AD5">
       <w:trPr>
-        <w:trHeight w:val="288"/>
+        <w:trHeight w:val="486"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2486" w:type="dxa"/>
+          <w:tcW w:w="2323" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
+            <w:bottom w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="347804E9" w14:textId="77777777" w:rsidR="00793A27" w:rsidRPr="00781A83" w:rsidRDefault="00793A27" w:rsidP="00793A27">
+        <w:p w14:paraId="412B0738" w14:textId="129FF6B4" w:rsidR="00AA4AD5" w:rsidRPr="00781A83" w:rsidRDefault="00AA4AD5" w:rsidP="00AA4AD5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:spacing w:before="240"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7943" w:type="dxa"/>
-          <w:vMerge/>
+          <w:tcW w:w="7423" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7B611CAF" w14:textId="77777777" w:rsidR="00793A27" w:rsidRPr="00781A83" w:rsidRDefault="00793A27" w:rsidP="00793A27">
+        <w:p w14:paraId="2AC0C1D7" w14:textId="2AC0F566" w:rsidR="00AA4AD5" w:rsidRPr="00FE6166" w:rsidRDefault="00E33E17" w:rsidP="00AA4AD5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FE6166">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>PROCEDIMIENTO</w:t>
+          </w:r>
+          <w:r w:rsidR="00284AC6" w:rsidRPr="00FE6166">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="004E7EB5" w:rsidRPr="004E7EB5">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>REALIZAR AUDITORÍAS INTERNAS</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1525" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="3FD92E6C" w14:textId="77777777" w:rsidR="00AA4AD5" w:rsidRPr="00FE6166" w:rsidRDefault="00AA4AD5" w:rsidP="00AA4AD5">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4419"/>
+              <w:tab w:val="right" w:pos="8838"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FE6166">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>VERSIÓN</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1788" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2E96DE4F" w14:textId="50813B44" w:rsidR="00AA4AD5" w:rsidRPr="00FE6166" w:rsidRDefault="001F486E" w:rsidP="00AA4AD5">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4419"/>
+              <w:tab w:val="right" w:pos="8838"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00AA4AD5" w:rsidRPr="00781A83" w14:paraId="49D2DAAB" w14:textId="77777777" w:rsidTr="00AA4AD5">
+      <w:trPr>
+        <w:trHeight w:val="290"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2323" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="347804E9" w14:textId="77777777" w:rsidR="00AA4AD5" w:rsidRPr="00781A83" w:rsidRDefault="00AA4AD5" w:rsidP="00AA4AD5">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4419"/>
+              <w:tab w:val="right" w:pos="8838"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1632" w:type="dxa"/>
+          <w:tcW w:w="7423" w:type="dxa"/>
+          <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="57964EB3" w14:textId="77777777" w:rsidR="00793A27" w:rsidRPr="00781A83" w:rsidRDefault="00793A27" w:rsidP="00793A27">
+        <w:p w14:paraId="7B611CAF" w14:textId="77777777" w:rsidR="00AA4AD5" w:rsidRPr="00FE6166" w:rsidRDefault="00AA4AD5" w:rsidP="00AA4AD5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00781A83">
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1525" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="57964EB3" w14:textId="77777777" w:rsidR="00AA4AD5" w:rsidRPr="00FE6166" w:rsidRDefault="00AA4AD5" w:rsidP="00AA4AD5">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4419"/>
+              <w:tab w:val="right" w:pos="8838"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FE6166">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
             </w:rPr>
             <w:t>FECHA</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1914" w:type="dxa"/>
+          <w:tcW w:w="1788" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3C55FCDF" w14:textId="2A774BA7" w:rsidR="00793A27" w:rsidRPr="00781A83" w:rsidRDefault="329D27C4" w:rsidP="329D27C4">
+        <w:p w14:paraId="359C5D6B" w14:textId="799C8EEE" w:rsidR="00AA4AD5" w:rsidRPr="00FE6166" w:rsidRDefault="00423912" w:rsidP="00AA4AD5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="329D27C4">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             </w:rPr>
-            <w:t>31/03/2026</w:t>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="004C5BFB">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>8</w:t>
+          </w:r>
+          <w:r w:rsidR="00284AC6" w:rsidRPr="00FE6166">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>/</w:t>
+          </w:r>
+          <w:r w:rsidR="001F486E">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>09</w:t>
+          </w:r>
+          <w:r w:rsidR="00284AC6" w:rsidRPr="00FE6166">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>/</w:t>
+          </w:r>
+          <w:r w:rsidR="001F486E">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="35D82137" w14:textId="77777777" w:rsidR="00781A83" w:rsidRDefault="00781A83">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15947508"/>
+    <w:nsid w:val="002717E6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="289A03FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00DB05F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="082E1720"/>
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+    <w:tmpl w:val="6CE06D34"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="089B4D8B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0670358E"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CE141D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DAA0E448"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44605A89"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E323719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="267CC7B8"/>
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+    <w:tmpl w:val="6F98AD66"/>
+    <w:lvl w:ilvl="0" w:tplc="240A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10485F2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5D9A6EC4"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DA909E0"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="143A2CD5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="627A4F4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BB11B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="387E94D6"/>
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+    <w:tmpl w:val="49C2FEE4"/>
+    <w:lvl w:ilvl="0" w:tplc="98DA5376">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22CC1DFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="113EDDC4"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="240A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="467866281">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25707264"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="66E25CF0"/>
+    <w:lvl w:ilvl="0" w:tplc="240A000F">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38235063"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="404ABDB2"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43C1118E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C46632EA"/>
+    <w:lvl w:ilvl="0" w:tplc="B85C3BEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44605A89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E8E5592"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45B27F56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB0A92CC"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48675A1E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEB208B4"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AD21549"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="949A448E"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52F95698"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9484FEEA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="599F752A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41445BCA"/>
+    <w:lvl w:ilvl="0" w:tplc="240A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A0A7536"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FAA004E"/>
+    <w:lvl w:ilvl="0" w:tplc="240A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EE8308C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E96EB07E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F18560D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0396E730"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="722B30D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3DC0364"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73AE223F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E96EB07E"/>
+    <w:lvl w:ilvl="0" w:tplc="66D67734">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="748D2105"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1034FCC4"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2113277179">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="87391452">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="34158470">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2032609199">
+  <w:num w:numId="4" w16cid:durableId="1594825663">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="888951948">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1583951191">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1866363609">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1766414392">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1477990167">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2114157043">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1142190193">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="386925872">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2081443365">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1424954639">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2078743968">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1885677667">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="386925872">
+  <w:num w:numId="17" w16cid:durableId="1958289960">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2050182436">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="804354377">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1099331748">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1840540248">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="405615522">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1483502398">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="735250312">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00781A83"/>
+    <w:rsid w:val="00003EA8"/>
+    <w:rsid w:val="0000587A"/>
+    <w:rsid w:val="0000757B"/>
     <w:rsid w:val="00012832"/>
+    <w:rsid w:val="00012DC4"/>
+    <w:rsid w:val="000157A5"/>
+    <w:rsid w:val="0001778B"/>
     <w:rsid w:val="00017E6C"/>
-    <w:rsid w:val="00020FE0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000775ED"/>
+    <w:rsid w:val="000216A4"/>
+    <w:rsid w:val="00022B2B"/>
+    <w:rsid w:val="00030DAB"/>
+    <w:rsid w:val="00035F6E"/>
+    <w:rsid w:val="00037CAA"/>
+    <w:rsid w:val="00047147"/>
+    <w:rsid w:val="00051DA6"/>
+    <w:rsid w:val="0007151F"/>
+    <w:rsid w:val="00076E71"/>
+    <w:rsid w:val="000838B7"/>
+    <w:rsid w:val="000861CB"/>
+    <w:rsid w:val="00090734"/>
+    <w:rsid w:val="00090C87"/>
     <w:rsid w:val="000911BE"/>
     <w:rsid w:val="000B4078"/>
-    <w:rsid w:val="000D08D7"/>
+    <w:rsid w:val="000B40C5"/>
+    <w:rsid w:val="000C2DFB"/>
     <w:rsid w:val="000D4C44"/>
-    <w:rsid w:val="000F5408"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00106D19"/>
+    <w:rsid w:val="000E28D9"/>
+    <w:rsid w:val="000F6BCC"/>
+    <w:rsid w:val="000F72B0"/>
     <w:rsid w:val="00110DE6"/>
-    <w:rsid w:val="00111915"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00134D11"/>
+    <w:rsid w:val="00113B19"/>
+    <w:rsid w:val="00121BF6"/>
+    <w:rsid w:val="00127DFB"/>
     <w:rsid w:val="00134DC7"/>
-    <w:rsid w:val="00136313"/>
+    <w:rsid w:val="001370D8"/>
+    <w:rsid w:val="0015326B"/>
     <w:rsid w:val="00153C22"/>
-    <w:rsid w:val="00157539"/>
+    <w:rsid w:val="0015446E"/>
+    <w:rsid w:val="00154743"/>
+    <w:rsid w:val="001574E0"/>
     <w:rsid w:val="00164C0D"/>
-    <w:rsid w:val="001727A1"/>
+    <w:rsid w:val="00172BC6"/>
+    <w:rsid w:val="00173AB7"/>
+    <w:rsid w:val="00176A9A"/>
     <w:rsid w:val="00193717"/>
-    <w:rsid w:val="001A3FA5"/>
+    <w:rsid w:val="00196259"/>
+    <w:rsid w:val="001A4847"/>
+    <w:rsid w:val="001A6CCF"/>
+    <w:rsid w:val="001B7038"/>
     <w:rsid w:val="001C0C07"/>
-    <w:rsid w:val="001C2D82"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001E6825"/>
+    <w:rsid w:val="001C1699"/>
+    <w:rsid w:val="001C390F"/>
+    <w:rsid w:val="001C7A3E"/>
+    <w:rsid w:val="001E3372"/>
     <w:rsid w:val="001E7A16"/>
+    <w:rsid w:val="001F361F"/>
     <w:rsid w:val="001F43F9"/>
-    <w:rsid w:val="00203B8B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00217F7C"/>
+    <w:rsid w:val="001F486E"/>
+    <w:rsid w:val="00205DAF"/>
+    <w:rsid w:val="0020752F"/>
+    <w:rsid w:val="0021123B"/>
+    <w:rsid w:val="002127AD"/>
+    <w:rsid w:val="0021774C"/>
     <w:rsid w:val="00220018"/>
-    <w:rsid w:val="00224DB9"/>
-    <w:rsid w:val="00234EFE"/>
+    <w:rsid w:val="00222BA0"/>
+    <w:rsid w:val="00243C8A"/>
     <w:rsid w:val="00245200"/>
     <w:rsid w:val="00246161"/>
-    <w:rsid w:val="0024781B"/>
     <w:rsid w:val="002525A8"/>
+    <w:rsid w:val="00253960"/>
     <w:rsid w:val="00253BA2"/>
-    <w:rsid w:val="00256164"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00263008"/>
     <w:rsid w:val="002670AF"/>
     <w:rsid w:val="002723E2"/>
-    <w:rsid w:val="002A1C51"/>
+    <w:rsid w:val="00284AC6"/>
+    <w:rsid w:val="002930DE"/>
+    <w:rsid w:val="002971CF"/>
+    <w:rsid w:val="002A278F"/>
+    <w:rsid w:val="002A35D5"/>
+    <w:rsid w:val="002A507E"/>
+    <w:rsid w:val="002B271E"/>
     <w:rsid w:val="002B38A4"/>
-    <w:rsid w:val="002C44F2"/>
+    <w:rsid w:val="002B3F25"/>
+    <w:rsid w:val="002B6F6B"/>
+    <w:rsid w:val="002C3C23"/>
     <w:rsid w:val="002C4B01"/>
-    <w:rsid w:val="002C5DFD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002D3DF2"/>
+    <w:rsid w:val="002D39F2"/>
+    <w:rsid w:val="002D62DC"/>
+    <w:rsid w:val="002F18B1"/>
+    <w:rsid w:val="002F1FC4"/>
     <w:rsid w:val="002F728A"/>
-    <w:rsid w:val="003116D2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00325A01"/>
+    <w:rsid w:val="00302361"/>
+    <w:rsid w:val="00304633"/>
+    <w:rsid w:val="003216D7"/>
     <w:rsid w:val="00327E08"/>
     <w:rsid w:val="00337812"/>
-    <w:rsid w:val="00351805"/>
-    <w:rsid w:val="003531CA"/>
+    <w:rsid w:val="003400CD"/>
     <w:rsid w:val="003537F8"/>
+    <w:rsid w:val="00360D95"/>
+    <w:rsid w:val="00363CA5"/>
     <w:rsid w:val="00364948"/>
     <w:rsid w:val="00365E1C"/>
     <w:rsid w:val="00370767"/>
-    <w:rsid w:val="00382616"/>
     <w:rsid w:val="003862EF"/>
     <w:rsid w:val="00391895"/>
-    <w:rsid w:val="003971EF"/>
+    <w:rsid w:val="003920FB"/>
+    <w:rsid w:val="00392D93"/>
+    <w:rsid w:val="0039448B"/>
+    <w:rsid w:val="0039465A"/>
+    <w:rsid w:val="003A231D"/>
     <w:rsid w:val="003A287D"/>
     <w:rsid w:val="003A7D0A"/>
+    <w:rsid w:val="003B4F61"/>
     <w:rsid w:val="003C071F"/>
-    <w:rsid w:val="003C2537"/>
     <w:rsid w:val="003C32AF"/>
-    <w:rsid w:val="003E1AB5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0041777F"/>
+    <w:rsid w:val="003D27B2"/>
+    <w:rsid w:val="003E0D24"/>
+    <w:rsid w:val="003F25B4"/>
+    <w:rsid w:val="003F6691"/>
+    <w:rsid w:val="00401672"/>
+    <w:rsid w:val="004124D7"/>
+    <w:rsid w:val="004173FE"/>
+    <w:rsid w:val="00423912"/>
     <w:rsid w:val="00426A8C"/>
     <w:rsid w:val="004277C3"/>
     <w:rsid w:val="0044048A"/>
-    <w:rsid w:val="0044145D"/>
+    <w:rsid w:val="00442223"/>
     <w:rsid w:val="00444D26"/>
     <w:rsid w:val="00446B1D"/>
-    <w:rsid w:val="00456E95"/>
-    <w:rsid w:val="0046024F"/>
+    <w:rsid w:val="0045204A"/>
+    <w:rsid w:val="00460267"/>
     <w:rsid w:val="004616B6"/>
+    <w:rsid w:val="00461928"/>
     <w:rsid w:val="00462FA9"/>
+    <w:rsid w:val="004668A7"/>
+    <w:rsid w:val="00473B17"/>
     <w:rsid w:val="00475A7E"/>
-    <w:rsid w:val="00490AEE"/>
-    <w:rsid w:val="00490DBA"/>
+    <w:rsid w:val="004771A4"/>
+    <w:rsid w:val="004816FB"/>
     <w:rsid w:val="00496B70"/>
-    <w:rsid w:val="004A07E1"/>
+    <w:rsid w:val="004A49DA"/>
     <w:rsid w:val="004A58CA"/>
+    <w:rsid w:val="004A628F"/>
+    <w:rsid w:val="004A6C36"/>
+    <w:rsid w:val="004B5557"/>
     <w:rsid w:val="004B770A"/>
     <w:rsid w:val="004C0743"/>
+    <w:rsid w:val="004C5BFB"/>
     <w:rsid w:val="004C6011"/>
-    <w:rsid w:val="004D6DD4"/>
+    <w:rsid w:val="004D4D11"/>
+    <w:rsid w:val="004D6573"/>
     <w:rsid w:val="004E0B04"/>
-    <w:rsid w:val="004E30E1"/>
-    <w:rsid w:val="004E334C"/>
+    <w:rsid w:val="004E13F3"/>
+    <w:rsid w:val="004E1AFE"/>
     <w:rsid w:val="004E3EE7"/>
-    <w:rsid w:val="004E5E40"/>
     <w:rsid w:val="004E73ED"/>
-    <w:rsid w:val="004F0B10"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F55EB"/>
+    <w:rsid w:val="004E7EB5"/>
+    <w:rsid w:val="004F232F"/>
+    <w:rsid w:val="004F5882"/>
     <w:rsid w:val="005058D3"/>
     <w:rsid w:val="005129B1"/>
-    <w:rsid w:val="005169B3"/>
-    <w:rsid w:val="00525130"/>
     <w:rsid w:val="005353EF"/>
-    <w:rsid w:val="00540160"/>
-    <w:rsid w:val="005405A4"/>
+    <w:rsid w:val="00535A99"/>
     <w:rsid w:val="00543DDD"/>
     <w:rsid w:val="0054483B"/>
+    <w:rsid w:val="00546DA5"/>
+    <w:rsid w:val="00547861"/>
+    <w:rsid w:val="00553DE2"/>
+    <w:rsid w:val="005579F2"/>
     <w:rsid w:val="005601E4"/>
+    <w:rsid w:val="00562350"/>
+    <w:rsid w:val="00563A59"/>
+    <w:rsid w:val="00565682"/>
     <w:rsid w:val="005718D6"/>
     <w:rsid w:val="00581990"/>
+    <w:rsid w:val="00584887"/>
+    <w:rsid w:val="00585734"/>
     <w:rsid w:val="00585EF8"/>
-    <w:rsid w:val="0059099E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005B6770"/>
+    <w:rsid w:val="00587FBD"/>
+    <w:rsid w:val="00591AEB"/>
+    <w:rsid w:val="0059460F"/>
+    <w:rsid w:val="0059707E"/>
+    <w:rsid w:val="005A2816"/>
+    <w:rsid w:val="005B6D41"/>
     <w:rsid w:val="005C1C2D"/>
-    <w:rsid w:val="005D1507"/>
+    <w:rsid w:val="005C50B0"/>
     <w:rsid w:val="005D3042"/>
     <w:rsid w:val="005E0831"/>
+    <w:rsid w:val="005E17CE"/>
     <w:rsid w:val="005E2D32"/>
     <w:rsid w:val="005E7F1C"/>
+    <w:rsid w:val="005F09D7"/>
+    <w:rsid w:val="005F24BE"/>
     <w:rsid w:val="005F5451"/>
-    <w:rsid w:val="0060404B"/>
+    <w:rsid w:val="005F65EC"/>
+    <w:rsid w:val="00600AB2"/>
+    <w:rsid w:val="006010E2"/>
     <w:rsid w:val="00606858"/>
+    <w:rsid w:val="0061363B"/>
+    <w:rsid w:val="00614256"/>
     <w:rsid w:val="00617183"/>
+    <w:rsid w:val="00623892"/>
     <w:rsid w:val="00632623"/>
-    <w:rsid w:val="00633959"/>
-    <w:rsid w:val="00643883"/>
+    <w:rsid w:val="00652DE1"/>
+    <w:rsid w:val="00653E90"/>
+    <w:rsid w:val="00655999"/>
+    <w:rsid w:val="00661C46"/>
     <w:rsid w:val="00665D48"/>
-    <w:rsid w:val="00677241"/>
+    <w:rsid w:val="00666120"/>
+    <w:rsid w:val="00667BD6"/>
     <w:rsid w:val="006829E7"/>
-    <w:rsid w:val="006B72B2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006F5596"/>
+    <w:rsid w:val="00691B22"/>
+    <w:rsid w:val="00691B76"/>
+    <w:rsid w:val="006C32C6"/>
+    <w:rsid w:val="006C3E6E"/>
+    <w:rsid w:val="006C7DC7"/>
+    <w:rsid w:val="006D2CCE"/>
+    <w:rsid w:val="006E6C61"/>
+    <w:rsid w:val="006E6EF7"/>
     <w:rsid w:val="006F771E"/>
-    <w:rsid w:val="007043ED"/>
     <w:rsid w:val="007120B3"/>
     <w:rsid w:val="00712734"/>
-    <w:rsid w:val="00714EC7"/>
-    <w:rsid w:val="00724B33"/>
+    <w:rsid w:val="00721DE7"/>
     <w:rsid w:val="00725ABE"/>
-    <w:rsid w:val="00730778"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00733729"/>
+    <w:rsid w:val="007344D1"/>
+    <w:rsid w:val="00740D6D"/>
     <w:rsid w:val="00754079"/>
-    <w:rsid w:val="007617EF"/>
     <w:rsid w:val="0076470A"/>
-    <w:rsid w:val="00773FD2"/>
     <w:rsid w:val="00775B09"/>
     <w:rsid w:val="00780F20"/>
-    <w:rsid w:val="0078180D"/>
     <w:rsid w:val="00781A83"/>
-    <w:rsid w:val="00790FCA"/>
+    <w:rsid w:val="00790022"/>
+    <w:rsid w:val="00791110"/>
     <w:rsid w:val="00792347"/>
-    <w:rsid w:val="00793A27"/>
+    <w:rsid w:val="00792DEE"/>
+    <w:rsid w:val="00793A57"/>
     <w:rsid w:val="007A6C20"/>
+    <w:rsid w:val="007A7298"/>
     <w:rsid w:val="007B36DD"/>
     <w:rsid w:val="007B75A0"/>
     <w:rsid w:val="007B7BF7"/>
-    <w:rsid w:val="007D46C9"/>
-    <w:rsid w:val="007D4ACB"/>
+    <w:rsid w:val="007C10FC"/>
+    <w:rsid w:val="007C20C9"/>
+    <w:rsid w:val="007C4340"/>
+    <w:rsid w:val="007C6271"/>
     <w:rsid w:val="007D68C3"/>
-    <w:rsid w:val="007E2E39"/>
-    <w:rsid w:val="007E334D"/>
+    <w:rsid w:val="007E205A"/>
     <w:rsid w:val="007E6BFB"/>
-    <w:rsid w:val="007F26BC"/>
+    <w:rsid w:val="007F262F"/>
     <w:rsid w:val="007F31BC"/>
     <w:rsid w:val="007F475E"/>
     <w:rsid w:val="007F671A"/>
-    <w:rsid w:val="00805726"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00813FBD"/>
+    <w:rsid w:val="00805285"/>
+    <w:rsid w:val="008120B2"/>
     <w:rsid w:val="008155B2"/>
-    <w:rsid w:val="008167BC"/>
-    <w:rsid w:val="00820047"/>
+    <w:rsid w:val="008157B9"/>
     <w:rsid w:val="00823192"/>
+    <w:rsid w:val="00824A4F"/>
     <w:rsid w:val="00825B0C"/>
     <w:rsid w:val="00832688"/>
-    <w:rsid w:val="00833E17"/>
     <w:rsid w:val="00844042"/>
-    <w:rsid w:val="00844CDA"/>
     <w:rsid w:val="00850A22"/>
+    <w:rsid w:val="008541D3"/>
+    <w:rsid w:val="0085798A"/>
     <w:rsid w:val="00862357"/>
     <w:rsid w:val="00865718"/>
     <w:rsid w:val="008702F7"/>
-    <w:rsid w:val="00875771"/>
+    <w:rsid w:val="0087185F"/>
     <w:rsid w:val="00875C0B"/>
+    <w:rsid w:val="00882A49"/>
+    <w:rsid w:val="00885ACC"/>
+    <w:rsid w:val="0088764A"/>
+    <w:rsid w:val="00890407"/>
     <w:rsid w:val="008914B1"/>
     <w:rsid w:val="008952A9"/>
+    <w:rsid w:val="00896BA0"/>
     <w:rsid w:val="008A40F0"/>
     <w:rsid w:val="008A529B"/>
     <w:rsid w:val="008A66BC"/>
-    <w:rsid w:val="008A68D3"/>
-    <w:rsid w:val="008A78D3"/>
+    <w:rsid w:val="008C0F33"/>
     <w:rsid w:val="008C62DE"/>
     <w:rsid w:val="008C7B7E"/>
     <w:rsid w:val="008D0159"/>
-    <w:rsid w:val="008D1DA8"/>
+    <w:rsid w:val="008E0984"/>
     <w:rsid w:val="008E2C67"/>
     <w:rsid w:val="008E3C55"/>
     <w:rsid w:val="008E5C52"/>
-    <w:rsid w:val="008F05D3"/>
-    <w:rsid w:val="00903B35"/>
+    <w:rsid w:val="008F25A1"/>
+    <w:rsid w:val="008F7CF4"/>
+    <w:rsid w:val="00901F98"/>
+    <w:rsid w:val="009036BC"/>
     <w:rsid w:val="00903DFA"/>
-    <w:rsid w:val="00904F14"/>
     <w:rsid w:val="00905FE6"/>
-    <w:rsid w:val="00912071"/>
+    <w:rsid w:val="00906F96"/>
+    <w:rsid w:val="0090775F"/>
+    <w:rsid w:val="00916865"/>
+    <w:rsid w:val="0092212F"/>
     <w:rsid w:val="00925335"/>
     <w:rsid w:val="0093563D"/>
+    <w:rsid w:val="009400FE"/>
+    <w:rsid w:val="00943711"/>
+    <w:rsid w:val="00943924"/>
+    <w:rsid w:val="00946989"/>
     <w:rsid w:val="00953356"/>
+    <w:rsid w:val="0095544E"/>
     <w:rsid w:val="00955475"/>
-    <w:rsid w:val="00962F10"/>
+    <w:rsid w:val="00956E34"/>
+    <w:rsid w:val="0096136E"/>
     <w:rsid w:val="00963798"/>
-    <w:rsid w:val="0097219B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="009C48B8"/>
+    <w:rsid w:val="009854D8"/>
+    <w:rsid w:val="0098657D"/>
+    <w:rsid w:val="00986D94"/>
+    <w:rsid w:val="009C5BE5"/>
+    <w:rsid w:val="009C6983"/>
     <w:rsid w:val="009F0F86"/>
-    <w:rsid w:val="009F3CA2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A074FD"/>
+    <w:rsid w:val="00A0064B"/>
+    <w:rsid w:val="00A02E91"/>
+    <w:rsid w:val="00A06758"/>
+    <w:rsid w:val="00A10E4D"/>
+    <w:rsid w:val="00A11633"/>
+    <w:rsid w:val="00A16A30"/>
     <w:rsid w:val="00A16D93"/>
-    <w:rsid w:val="00A32B3D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A436CC"/>
+    <w:rsid w:val="00A21C54"/>
+    <w:rsid w:val="00A223FE"/>
+    <w:rsid w:val="00A357F5"/>
+    <w:rsid w:val="00A40246"/>
     <w:rsid w:val="00A44A79"/>
-    <w:rsid w:val="00A507C3"/>
-    <w:rsid w:val="00A516EF"/>
+    <w:rsid w:val="00A504B6"/>
+    <w:rsid w:val="00A54A0F"/>
     <w:rsid w:val="00A55E0E"/>
     <w:rsid w:val="00A65735"/>
     <w:rsid w:val="00A67260"/>
-    <w:rsid w:val="00A70246"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A80442"/>
+    <w:rsid w:val="00A72C9D"/>
     <w:rsid w:val="00A83BEB"/>
     <w:rsid w:val="00A855BF"/>
     <w:rsid w:val="00A90B3A"/>
     <w:rsid w:val="00A910A5"/>
+    <w:rsid w:val="00A914C3"/>
+    <w:rsid w:val="00A938C6"/>
     <w:rsid w:val="00AA040E"/>
-    <w:rsid w:val="00AD0739"/>
+    <w:rsid w:val="00AA13C5"/>
+    <w:rsid w:val="00AA4AD5"/>
+    <w:rsid w:val="00AA5035"/>
     <w:rsid w:val="00AD2175"/>
-    <w:rsid w:val="00AD428E"/>
-    <w:rsid w:val="00AE24D0"/>
+    <w:rsid w:val="00AD67AC"/>
+    <w:rsid w:val="00AD6FAD"/>
+    <w:rsid w:val="00AE3B8A"/>
     <w:rsid w:val="00AE4BD1"/>
+    <w:rsid w:val="00AF2B23"/>
     <w:rsid w:val="00AF55EA"/>
     <w:rsid w:val="00AF7D06"/>
-    <w:rsid w:val="00B0125B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B205E8"/>
+    <w:rsid w:val="00B13E9B"/>
+    <w:rsid w:val="00B15A3E"/>
+    <w:rsid w:val="00B20229"/>
+    <w:rsid w:val="00B2377B"/>
+    <w:rsid w:val="00B243B5"/>
     <w:rsid w:val="00B26358"/>
+    <w:rsid w:val="00B26A96"/>
+    <w:rsid w:val="00B32288"/>
+    <w:rsid w:val="00B334E8"/>
+    <w:rsid w:val="00B33728"/>
     <w:rsid w:val="00B373FF"/>
+    <w:rsid w:val="00B4244D"/>
+    <w:rsid w:val="00B43566"/>
+    <w:rsid w:val="00B44070"/>
     <w:rsid w:val="00B44DF0"/>
-    <w:rsid w:val="00B46E1B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B70F1B"/>
+    <w:rsid w:val="00B46759"/>
+    <w:rsid w:val="00B600B5"/>
+    <w:rsid w:val="00B664D8"/>
+    <w:rsid w:val="00B66C24"/>
+    <w:rsid w:val="00B722D3"/>
     <w:rsid w:val="00B85AEE"/>
     <w:rsid w:val="00B918A0"/>
+    <w:rsid w:val="00B91BC1"/>
+    <w:rsid w:val="00B93581"/>
+    <w:rsid w:val="00BA0506"/>
+    <w:rsid w:val="00BA4211"/>
     <w:rsid w:val="00BB074F"/>
     <w:rsid w:val="00BB5666"/>
     <w:rsid w:val="00BB7790"/>
     <w:rsid w:val="00BC3926"/>
-    <w:rsid w:val="00BC4412"/>
-    <w:rsid w:val="00BD1763"/>
     <w:rsid w:val="00BD4075"/>
-    <w:rsid w:val="00BE1799"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C0F487"/>
+    <w:rsid w:val="00BD7C05"/>
+    <w:rsid w:val="00BE0910"/>
+    <w:rsid w:val="00BE3568"/>
+    <w:rsid w:val="00BE5B56"/>
+    <w:rsid w:val="00BE5CD4"/>
+    <w:rsid w:val="00BF4483"/>
+    <w:rsid w:val="00C00F68"/>
+    <w:rsid w:val="00C02E11"/>
+    <w:rsid w:val="00C06AF9"/>
     <w:rsid w:val="00C108A8"/>
     <w:rsid w:val="00C11EAF"/>
-    <w:rsid w:val="00C13446"/>
-    <w:rsid w:val="00C1593C"/>
+    <w:rsid w:val="00C11F67"/>
+    <w:rsid w:val="00C12464"/>
+    <w:rsid w:val="00C16A0B"/>
+    <w:rsid w:val="00C20C6C"/>
+    <w:rsid w:val="00C21951"/>
+    <w:rsid w:val="00C225E3"/>
     <w:rsid w:val="00C40439"/>
+    <w:rsid w:val="00C416D0"/>
     <w:rsid w:val="00C41D2B"/>
+    <w:rsid w:val="00C43BCB"/>
+    <w:rsid w:val="00C53B05"/>
     <w:rsid w:val="00C559CD"/>
+    <w:rsid w:val="00C56C4D"/>
     <w:rsid w:val="00C83DC4"/>
-    <w:rsid w:val="00C84366"/>
     <w:rsid w:val="00C8476A"/>
-    <w:rsid w:val="00C939C5"/>
-    <w:rsid w:val="00C9425F"/>
+    <w:rsid w:val="00C9639D"/>
+    <w:rsid w:val="00C9773D"/>
     <w:rsid w:val="00CA3FE2"/>
-    <w:rsid w:val="00CC4357"/>
-    <w:rsid w:val="00CE140B"/>
+    <w:rsid w:val="00CB2A60"/>
+    <w:rsid w:val="00CB2F34"/>
+    <w:rsid w:val="00CB3383"/>
+    <w:rsid w:val="00CB4B32"/>
+    <w:rsid w:val="00CC3EDA"/>
     <w:rsid w:val="00CE1DDD"/>
     <w:rsid w:val="00CE2EE8"/>
     <w:rsid w:val="00CE2F3C"/>
+    <w:rsid w:val="00CE5EA7"/>
     <w:rsid w:val="00CF08EC"/>
-    <w:rsid w:val="00CF1BFC"/>
+    <w:rsid w:val="00CF42E4"/>
+    <w:rsid w:val="00CF76C5"/>
+    <w:rsid w:val="00D075A2"/>
+    <w:rsid w:val="00D155CC"/>
     <w:rsid w:val="00D1711B"/>
+    <w:rsid w:val="00D17E13"/>
+    <w:rsid w:val="00D3121D"/>
     <w:rsid w:val="00D34ABC"/>
-    <w:rsid w:val="00D37A13"/>
+    <w:rsid w:val="00D34F4E"/>
+    <w:rsid w:val="00D40202"/>
+    <w:rsid w:val="00D4143C"/>
+    <w:rsid w:val="00D45E21"/>
+    <w:rsid w:val="00D46D24"/>
+    <w:rsid w:val="00D50C55"/>
+    <w:rsid w:val="00D514BD"/>
     <w:rsid w:val="00D5226E"/>
-    <w:rsid w:val="00D52409"/>
     <w:rsid w:val="00D540D4"/>
-    <w:rsid w:val="00D662CC"/>
+    <w:rsid w:val="00D5580A"/>
+    <w:rsid w:val="00D61F99"/>
     <w:rsid w:val="00D670B4"/>
-    <w:rsid w:val="00D90179"/>
+    <w:rsid w:val="00D756A5"/>
+    <w:rsid w:val="00D77242"/>
+    <w:rsid w:val="00D92169"/>
     <w:rsid w:val="00D921E9"/>
-    <w:rsid w:val="00D9427C"/>
+    <w:rsid w:val="00D9748F"/>
+    <w:rsid w:val="00DA3481"/>
+    <w:rsid w:val="00DA528F"/>
     <w:rsid w:val="00DB00DD"/>
     <w:rsid w:val="00DC07A3"/>
-    <w:rsid w:val="00DD0AE5"/>
     <w:rsid w:val="00DD229F"/>
-    <w:rsid w:val="00DD6894"/>
+    <w:rsid w:val="00DD3536"/>
     <w:rsid w:val="00DE26C2"/>
-    <w:rsid w:val="00DE3139"/>
+    <w:rsid w:val="00DE543C"/>
     <w:rsid w:val="00DF4760"/>
     <w:rsid w:val="00DF653E"/>
-    <w:rsid w:val="00DF6608"/>
-    <w:rsid w:val="00DF7D87"/>
+    <w:rsid w:val="00E002F7"/>
+    <w:rsid w:val="00E024B7"/>
+    <w:rsid w:val="00E04979"/>
+    <w:rsid w:val="00E05F45"/>
     <w:rsid w:val="00E064FB"/>
-    <w:rsid w:val="00E13218"/>
-    <w:rsid w:val="00E13C65"/>
+    <w:rsid w:val="00E068B6"/>
+    <w:rsid w:val="00E11FB3"/>
     <w:rsid w:val="00E15836"/>
     <w:rsid w:val="00E1727F"/>
-    <w:rsid w:val="00E20CD6"/>
-    <w:rsid w:val="00E25C8A"/>
+    <w:rsid w:val="00E21EF4"/>
+    <w:rsid w:val="00E27097"/>
     <w:rsid w:val="00E27E65"/>
+    <w:rsid w:val="00E30284"/>
     <w:rsid w:val="00E336FA"/>
-    <w:rsid w:val="00E51165"/>
+    <w:rsid w:val="00E33E17"/>
+    <w:rsid w:val="00E461BC"/>
     <w:rsid w:val="00E52B64"/>
+    <w:rsid w:val="00E577E7"/>
     <w:rsid w:val="00E60910"/>
-    <w:rsid w:val="00E612BD"/>
-    <w:rsid w:val="00E66531"/>
+    <w:rsid w:val="00E706B5"/>
+    <w:rsid w:val="00E70A41"/>
     <w:rsid w:val="00E72AFA"/>
-    <w:rsid w:val="00E8213B"/>
+    <w:rsid w:val="00E735AB"/>
+    <w:rsid w:val="00E769AD"/>
     <w:rsid w:val="00E8302E"/>
+    <w:rsid w:val="00E87439"/>
+    <w:rsid w:val="00E9389D"/>
+    <w:rsid w:val="00E9663A"/>
     <w:rsid w:val="00EA0E6B"/>
-    <w:rsid w:val="00EB35FA"/>
+    <w:rsid w:val="00EA5D39"/>
+    <w:rsid w:val="00EA691E"/>
+    <w:rsid w:val="00EB5B35"/>
+    <w:rsid w:val="00EC4006"/>
+    <w:rsid w:val="00EC60B4"/>
+    <w:rsid w:val="00ED2FE2"/>
+    <w:rsid w:val="00ED2FE4"/>
     <w:rsid w:val="00ED57F3"/>
-    <w:rsid w:val="00EE248E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EF7C40"/>
+    <w:rsid w:val="00ED7955"/>
+    <w:rsid w:val="00EF0E16"/>
+    <w:rsid w:val="00EF2CCA"/>
     <w:rsid w:val="00F062FF"/>
-    <w:rsid w:val="00F07670"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F230BC"/>
     <w:rsid w:val="00F23750"/>
+    <w:rsid w:val="00F31E25"/>
+    <w:rsid w:val="00F367DA"/>
     <w:rsid w:val="00F37311"/>
-    <w:rsid w:val="00F52DE1"/>
-    <w:rsid w:val="00F57406"/>
+    <w:rsid w:val="00F540FE"/>
     <w:rsid w:val="00F60382"/>
-    <w:rsid w:val="00F63F89"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F8034D"/>
+    <w:rsid w:val="00F75234"/>
+    <w:rsid w:val="00F757F7"/>
     <w:rsid w:val="00F80C30"/>
     <w:rsid w:val="00F82D24"/>
-    <w:rsid w:val="00F8609D"/>
     <w:rsid w:val="00F8639D"/>
+    <w:rsid w:val="00F86D60"/>
     <w:rsid w:val="00F9194E"/>
-    <w:rsid w:val="00F91D17"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC1202"/>
+    <w:rsid w:val="00FB0D69"/>
+    <w:rsid w:val="00FB1641"/>
+    <w:rsid w:val="00FB4788"/>
+    <w:rsid w:val="00FB480B"/>
     <w:rsid w:val="00FC1756"/>
+    <w:rsid w:val="00FC4F6B"/>
+    <w:rsid w:val="00FC50C6"/>
     <w:rsid w:val="00FD5B16"/>
     <w:rsid w:val="00FE0D16"/>
+    <w:rsid w:val="00FE1F57"/>
+    <w:rsid w:val="00FE6166"/>
+    <w:rsid w:val="00FF0863"/>
+    <w:rsid w:val="00FF1892"/>
     <w:rsid w:val="00FF2C1C"/>
-    <w:rsid w:val="078B9C61"/>
-[...6 lines deleted...]
-    <w:rsid w:val="329D27C4"/>
+    <w:rsid w:val="07CE11BF"/>
+    <w:rsid w:val="3729D86B"/>
     <w:rsid w:val="42717D6D"/>
-    <w:rsid w:val="5350A3EC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="62F56A56"/>
     <w:rsid w:val="68B536D0"/>
-    <w:rsid w:val="69F190B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1C359F98"/>
@@ -13477,73 +18736,50 @@
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00781A83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
-[...21 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -13608,3192 +18844,170 @@
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00781A83"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
-[...26 lines deleted...]
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF7D87"/>
+    <w:rsid w:val="0088764A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002971CF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00546DA5"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentario">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00203B8B"/>
+    <w:rsid w:val="00BD7C05"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textocomentario">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextocomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00203B8B"/>
+    <w:rsid w:val="00BD7C05"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
     <w:name w:val="Texto comentario Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textocomentario"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00203B8B"/>
+    <w:rsid w:val="00BD7C05"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textocomentario"/>
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00203B8B"/>
+    <w:rsid w:val="00BD7C05"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00203B8B"/>
+    <w:rsid w:val="00BD7C05"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
-[...38 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...2981 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing2.vsdx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing1.vsdx"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17063,200 +19277,489 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010033CC69E006FF9F44B9207B3689F8F025" ma:contentTypeVersion="15" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="7da299a8e00fc18846b04a17c1b8bbb8">
-[...2 lines deleted...]
-    <xsd:import namespace="e08f44b2-7c34-4b17-b577-bb772d2280b8"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Numero xmlns="b6565643-c00f-44ce-b5d1-532a85e4382c">Plantilla procedimiento - SIG</Numero>
+    <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">Español (España)</Language>
+    <Responsable_x0020_de_x0020_la_x0020_información xmlns="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8" xsi:nil="true"/>
+    <Fecha_x0020_de_x0020_generación_x0020_de_x0020_la_x0020_información xmlns="b6565643-c00f-44ce-b5d1-532a85e4382c">2025-04-28T05:00:00+00:00</Fecha_x0020_de_x0020_generación_x0020_de_x0020_la_x0020_información>
+    <Tipo_de_Norma xmlns="b6565643-c00f-44ce-b5d1-532a85e4382c">No aplica</Tipo_de_Norma>
+    <Serie xmlns="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8">18</Serie>
+    <Fecha_x0020_final_x0020_de_x0020_publicación xmlns="b6565643-c00f-44ce-b5d1-532a85e4382c" xsi:nil="true"/>
+    <Frecuencia_de_actualizacion xmlns="b6565643-c00f-44ce-b5d1-532a85e4382c">Por demanda</Frecuencia_de_actualizacion>
+    <Mes_Plantilla xmlns="b6565643-c00f-44ce-b5d1-532a85e4382c">abril</Mes_Plantilla>
+    <Nombre_x0020_del_x0020_responsable_x0020_de_x0020_producción xmlns="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8">35</Nombre_x0020_del_x0020_responsable_x0020_de_x0020_producción>
+    <Código_x0020_nombre_x0020_del_x0020_reponsable_x0020_producción xmlns="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8">35</Código_x0020_nombre_x0020_del_x0020_reponsable_x0020_producción>
+    <Código_x0020_responsable_x0020_de_x0020_la_x0020_información xmlns="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8" xsi:nil="true"/>
+    <_Format xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documento de texto</_Format>
+    <Descripcion xmlns="b6565643-c00f-44ce-b5d1-532a85e4382c">Plantilla procedimiento - SIG</Descripcion>
+    <Ano_Plantilla xmlns="b6565643-c00f-44ce-b5d1-532a85e4382c">2025</Ano_Plantilla>
+    <Informacion_publicada_o_disponible xmlns="b6565643-c00f-44ce-b5d1-532a85e4382c">https://www.supersalud.gov.co/es-co/nuestra-entidad/estructura-organica-y-talento-humano/procesos-y-procedimientos</Informacion_publicada_o_disponible>
+    <Sub-Serie xmlns="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8">560</Sub-Serie>
+    <Medio_de_conservacion_y_x002f_o_soporte xmlns="b6565643-c00f-44ce-b5d1-532a85e4382c">Documento electrónico</Medio_de_conservacion_y_x002f_o_soporte>
+    <Estado_Plantilla xmlns="b6565643-c00f-44ce-b5d1-532a85e4382c">En ejecución</Estado_Plantilla>
+    <Fecha_x0020_de_x0020_inicio_x0020_de_x0020_publicación xmlns="b6565643-c00f-44ce-b5d1-532a85e4382c">2025-08-26T05:00:00+00:00</Fecha_x0020_de_x0020_inicio_x0020_de_x0020_publicación>
+    <Tipo_x0020_Documental xmlns="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8" xsi:nil="true"/>
+    <_dlc_DocId xmlns="b6565643-c00f-44ce-b5d1-532a85e4382c">XQAF2AT3N76N-1355923743-62</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="b6565643-c00f-44ce-b5d1-532a85e4382c">
+      <Url>https://docs.supersalud.gov.co/PortalWeb/planeacion/_layouts/15/DocIdRedir.aspx?ID=XQAF2AT3N76N-1355923743-62</Url>
+      <Description>XQAF2AT3N76N-1355923743-62</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Esquema de Publicación" ma:contentTypeID="0x0101006C70C9CFFF10F647A97BB5C9232AAEE50085A16C05EAF73E4697E73CB88D31634B" ma:contentTypeVersion="35" ma:contentTypeDescription="Campos definidos por la oficina de planeación" ma:contentTypeScope="" ma:versionID="93a4180076554d0ab11d8efd5af06bf2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b6565643-c00f-44ce-b5d1-532a85e4382c" xmlns:ns3="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns4="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30edc416b6a5f9d2972177e4852a16c9" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="b6565643-c00f-44ce-b5d1-532a85e4382c"/>
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <xsd:import namespace="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...12 lines deleted...]
-                <xsd:element ref="ns2:imagen" minOccurs="0"/>
+                <xsd:element ref="ns2:Numero"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:Descripcion"/>
+                <xsd:element ref="ns2:Fecha_x0020_de_x0020_inicio_x0020_de_x0020_publicación"/>
+                <xsd:element ref="ns2:Fecha_x0020_final_x0020_de_x0020_publicación" minOccurs="0"/>
+                <xsd:element ref="ns2:Ano_Plantilla"/>
+                <xsd:element ref="ns2:Mes_Plantilla"/>
+                <xsd:element ref="ns2:Fecha_x0020_de_x0020_generación_x0020_de_x0020_la_x0020_información"/>
+                <xsd:element ref="ns2:Tipo_de_Norma"/>
+                <xsd:element ref="ns1:Language" minOccurs="0"/>
+                <xsd:element ref="ns2:Medio_de_conservacion_y_x002f_o_soporte"/>
+                <xsd:element ref="ns3:_Format"/>
+                <xsd:element ref="ns2:Frecuencia_de_actualizacion"/>
+                <xsd:element ref="ns2:Informacion_publicada_o_disponible"/>
+                <xsd:element ref="ns2:Estado_Plantilla"/>
+                <xsd:element ref="ns4:Nombre_x0020_del_x0020_responsable_x0020_de_x0020_producción" minOccurs="0"/>
+                <xsd:element ref="ns4:Código_x0020_nombre_x0020_del_x0020_reponsable_x0020_producción" minOccurs="0"/>
+                <xsd:element ref="ns4:Serie" minOccurs="0"/>
+                <xsd:element ref="ns4:Sub-Serie" minOccurs="0"/>
+                <xsd:element ref="ns4:Tipo_x0020_Documental" minOccurs="0"/>
+                <xsd:element ref="ns4:Responsable_x0020_de_x0020_la_x0020_información" minOccurs="0"/>
+                <xsd:element ref="ns4:Código_x0020_responsable_x0020_de_x0020_la_x0020_información" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0ef6e1e8-23ac-4db9-86c4-0e3601708a35" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="Language" ma:index="20" nillable="true" ma:displayName="Idioma" ma:description="Establece el Idioma, lengua o dialecto en que se encuentra la información." ma:format="Dropdown" ma:internalName="Language" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Árabe (Arabia Saudí)"/>
+          <xsd:enumeration value="Búlgaro (Bulgaria)"/>
+          <xsd:enumeration value="Chino (Hong Kong, RAE)"/>
+          <xsd:enumeration value="Chino (República Popular China)"/>
+          <xsd:enumeration value="Chino (Taiwán)"/>
+          <xsd:enumeration value="Croata (Croacia)"/>
+          <xsd:enumeration value="Checo (República Checa)"/>
+          <xsd:enumeration value="Danés (Dinamarca)"/>
+          <xsd:enumeration value="Neerlandés (Países Bajos)"/>
+          <xsd:enumeration value="Inglés"/>
+          <xsd:enumeration value="Estonio (Estonia)"/>
+          <xsd:enumeration value="Finés (Finlandia)"/>
+          <xsd:enumeration value="Francés (Francia)"/>
+          <xsd:enumeration value="Alemán (Alemania)"/>
+          <xsd:enumeration value="Griego (Grecia)"/>
+          <xsd:enumeration value="Hebreo (Israel)"/>
+          <xsd:enumeration value="Hindi (India)"/>
+          <xsd:enumeration value="Húngaro (Hungría)"/>
+          <xsd:enumeration value="Indonesio (Indonesia)"/>
+          <xsd:enumeration value="Italiano (Italia)"/>
+          <xsd:enumeration value="Japonés (Japón)"/>
+          <xsd:enumeration value="Coreano (Corea)"/>
+          <xsd:enumeration value="Letón (Letonia)"/>
+          <xsd:enumeration value="Lituano (Lituania)"/>
+          <xsd:enumeration value="Malayo (Malasia)"/>
+          <xsd:enumeration value="Noruego (Bokmal) (Noruega)"/>
+          <xsd:enumeration value="Polaco (Polonia)"/>
+          <xsd:enumeration value="Portugués (Brasil)"/>
+          <xsd:enumeration value="Portugués (Portugal)"/>
+          <xsd:enumeration value="Rumano (Rumania)"/>
+          <xsd:enumeration value="Ruso (Rusia)"/>
+          <xsd:enumeration value="Serbio (latino) (Serbia)"/>
+          <xsd:enumeration value="Eslovaco (Eslovaquia)"/>
+          <xsd:enumeration value="Esloveno (Eslovenia)"/>
+          <xsd:enumeration value="Español (España)"/>
+          <xsd:enumeration value="Sueco (Suecia)"/>
+          <xsd:enumeration value="Tailandés (Tailandia)"/>
+          <xsd:enumeration value="Turco (Turquía)"/>
+          <xsd:enumeration value="Ucraniano (Ucrania)"/>
+          <xsd:enumeration value="Urdu (República Islámica de Pakistán)"/>
+          <xsd:enumeration value="Vietnamita (Vietnam)"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b6565643-c00f-44ce-b5d1-532a85e4382c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Numero" ma:index="1" ma:displayName="Número" ma:description="Consecutivo o identificador único de documento que la dependencia crea al momento de publicar la información." ma:internalName="Numero" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Valor de Id. de documento" ma:description="El valor del identificador de documento asignado a este elemento." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d9dd0de2-0d50-4a6d-84d8-73a82e13a0bc" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Id. de documento" ma:description="Vínculo permanente a este documento." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
-        <xsd:sequence>
-[...1 lines deleted...]
-        </xsd:sequence>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="Descripcion" ma:index="12" ma:displayName="Descripción" ma:description="Defina brevemente de qué se trata la información. máximo 200 caracteres." ma:internalName="Descripcion">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="Fecha_x0020_de_x0020_inicio_x0020_de_x0020_publicación" ma:index="13" ma:displayName="Fecha de inicio de publicación" ma:description="Corresponde a la fecha que se publica o se programa la publicación del documento dentro de portal web." ma:format="DateOnly" ma:internalName="Fecha_x0020_de_x0020_inicio_x0020_de_x0020_publicaci_x00f3_n" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="Fecha_x0020_final_x0020_de_x0020_publicación" ma:index="14" nillable="true" ma:displayName="Fecha final de publicación" ma:description="Corresponde a la fecha en la que se debe des publicar automáticamente el documento dentro de portal web." ma:format="DateOnly" ma:internalName="Fecha_x0020_final_x0020_de_x0020_publicaci_x00f3_n" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="Ano_Plantilla" ma:index="15" ma:displayName="Año" ma:description="Corresponde al año de publicación del documento. Este dato ayudará a filtrar el documento al usuario final del portal web." ma:internalName="Ano_Plantilla" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="5"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="imagen" ma:index="22" nillable="true" ma:displayName="imagen" ma:format="Thumbnail" ma:internalName="imagen">
+    <xsd:element name="Mes_Plantilla" ma:index="16" ma:displayName="Mes" ma:description="Corresponde al mes de publicación del documento. Este dato ayudará a filtrar el documento al usuario final del portal web." ma:format="Dropdown" ma:internalName="Mes_Plantilla" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="enero"/>
+          <xsd:enumeration value="febrero"/>
+          <xsd:enumeration value="marzo"/>
+          <xsd:enumeration value="abril"/>
+          <xsd:enumeration value="mayo"/>
+          <xsd:enumeration value="junio"/>
+          <xsd:enumeration value="julio"/>
+          <xsd:enumeration value="agosto"/>
+          <xsd:enumeration value="septiembre"/>
+          <xsd:enumeration value="octubre"/>
+          <xsd:enumeration value="noviembre"/>
+          <xsd:enumeration value="diciembre"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Fecha_x0020_de_x0020_generación_x0020_de_x0020_la_x0020_información" ma:index="17" ma:displayName="Fecha de generación de la información" ma:description="• Identifique la fecha cuando se creó la información. Esta fecha no puede ser igual a la fecha de publicación." ma:format="DateOnly" ma:internalName="Fecha_x0020_de_x0020_generaci_x00f3_n_x0020_de_x0020_la_x0020_informaci_x00f3_n" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Tipo_de_Norma" ma:index="19" ma:displayName="Tipo de Norma" ma:description="Seleccione una categoría (Campo solo aplica si el documento se refiere a una Normatividad. De lo contrario seleccione la palabra no aplica)." ma:format="Dropdown" ma:internalName="Tipo_de_Norma" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Boletín Jurídico"/>
+          <xsd:enumeration value="Cartas Circulares"/>
+          <xsd:enumeration value="Circular Única"/>
+          <xsd:enumeration value="Circulares Conjuntas"/>
+          <xsd:enumeration value="Circulares Externas"/>
+          <xsd:enumeration value="Conceptos"/>
+          <xsd:enumeration value="Constitución Política"/>
+          <xsd:enumeration value="Decretos"/>
+          <xsd:enumeration value="Leyes"/>
+          <xsd:enumeration value="Resoluciones"/>
+          <xsd:enumeration value="No aplica"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Medio_de_conservacion_y_x002f_o_soporte" ma:index="21" ma:displayName="Medio de conservación y/o soporte" ma:description="Defina si el documento es: &#10;o Documento físico, documentos se encuentra impreso.                &#10;o Documento electrónico, documento que se encuentra creado y publicado en formato PDF con OCR.&#10;o Documento digital, documento escaneado del documento físico, sin OCR.&#10;" ma:format="Dropdown" ma:internalName="Medio_de_conservacion_y_x002F_o_soporte" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Documento físico"/>
+          <xsd:enumeration value="Documento electrónico"/>
+          <xsd:enumeration value="Documento Digital"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Frecuencia_de_actualizacion" ma:index="23" ma:displayName="Frecuencia de actualización" ma:description="Identifica la periodicidad o el segmento de tiempo con la que actualiza la información, de acuerdo a su naturaleza y a la normativa aplicable." ma:format="Dropdown" ma:internalName="Frecuencia_de_actualizacion" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Cada minuto"/>
+          <xsd:enumeration value="Cada hora"/>
+          <xsd:enumeration value="Medio Día"/>
+          <xsd:enumeration value="Diaria"/>
+          <xsd:enumeration value="Semanal"/>
+          <xsd:enumeration value="Mensual"/>
+          <xsd:enumeration value="Bimestral"/>
+          <xsd:enumeration value="Trimestral"/>
+          <xsd:enumeration value="Cuatrimestral"/>
+          <xsd:enumeration value="Semestral"/>
+          <xsd:enumeration value="Anual"/>
+          <xsd:enumeration value="Histórica"/>
+          <xsd:enumeration value="Por demanda"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Informacion_publicada_o_disponible" ma:index="24" ma:displayName="Información publicada y/o disponible" ma:description="Indica el lugar donde se encuentra publicado o puede ser consultado el documento. Digite el URL o la sección donde publicará el documento Ej. Superintendencia/políticas, Planes y Programas/plan anual de gestión." ma:internalName="Informacion_publicada_o_disponible" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="250"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Estado_Plantilla" ma:index="25" ma:displayName="Estado" ma:description="Corresponde a los planes y programas que se encuentra en vigencia (Si no aplica, seleccione la palabra no aplica dentro de la lista)." ma:format="Dropdown" ma:internalName="Estado_Plantilla" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="En ejecución"/>
+          <xsd:enumeration value="En estudio"/>
+          <xsd:enumeration value="Obsolesencia"/>
+          <xsd:enumeration value="No Aplica"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e08f44b2-7c34-4b17-b577-bb772d2280b8" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e3b20e47-5ec5-4c2c-805e-2ecbd07bf2a3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e08f44b2-7c34-4b17-b577-bb772d2280b8">
-[...8 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="_Format" ma:index="22" ma:displayName="Formato" ma:description="Identifica la forma, tamaño o modo en la que se presenta la información o se permite su visualización o consulta, tales como: hoja de cálculo, imagen, audio, video, documento de texto, etc." ma:format="Dropdown" ma:internalName="_Format" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Hoja de calculo"/>
+          <xsd:enumeration value="Documento de texto"/>
+          <xsd:enumeration value="Audio"/>
+          <xsd:enumeration value="Video"/>
+          <xsd:enumeration value="Imagen"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Nombre_x0020_del_x0020_responsable_x0020_de_x0020_producción" ma:index="26" nillable="true" ma:displayName="Nombre del responsable de producción" ma:description="Corresponde al nombre de la dependencia encargada de la Producción de la información para efectos de permitir su correcta elaboración" ma:list="{331b8b40-eab9-4f7a-ba9a-3a78d4f6757a}" ma:internalName="Nombre_x0020_del_x0020_responsable_x0020_de_x0020_producci_x00f3_n" ma:showField="Dependencias" ma:web="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Código_x0020_nombre_x0020_del_x0020_reponsable_x0020_producción" ma:index="27" nillable="true" ma:displayName="Código nombre del reponsable producción" ma:description="Corresponde al Código de la dependencia encargada de la Producción de la información para efectos de permitir su correcta elaboración (este código sale de su TRD)" ma:list="{48eb45d6-5726-4fb9-98e1-916d4146ecee}" ma:internalName="C_x00f3_digo_x0020_nombre_x0020_del_x0020_reponsable_x0020_producci_x00f3_n" ma:showField="Codigos_x0020_Dependencias" ma:web="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Serie" ma:index="28" nillable="true" ma:displayName="Serie" ma:description="Este dato corresponde a la clasificación documental de cada documento" ma:list="{2a520cbf-0b6d-47f2-bf44-989acf1ea930}" ma:internalName="Serie" ma:showField="Series" ma:web="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Sub-Serie" ma:index="29" nillable="true" ma:displayName="Sub-Serie" ma:description="Este dato corresponde a la clasificación documental de cada documento" ma:list="{bee6c201-a5c7-45a5-a2d8-9f78e19912cb}" ma:internalName="Sub_x002d_Serie" ma:showField="SubSeries" ma:web="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Tipo_x0020_Documental" ma:index="30" nillable="true" ma:displayName="Tipo Documental" ma:description="Este dato corresponde a la clasificación documental del documento a cargar" ma:list="{2f099887-1550-4e1d-bbaa-a4cfb5a13b9c}" ma:internalName="Tipo_x0020_Documental" ma:showField="Tipologias" ma:web="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Responsable_x0020_de_x0020_la_x0020_información" ma:index="31" nillable="true" ma:displayName="Responsable de la información" ma:description="Corresponde al nombre de la dependencia encargada administrar y publicar la información." ma:list="{331b8b40-eab9-4f7a-ba9a-3a78d4f6757a}" ma:internalName="Responsable_x0020_de_x0020_la_x0020_informaci_x00f3_n" ma:showField="Dependencias" ma:web="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Código_x0020_responsable_x0020_de_x0020_la_x0020_información" ma:index="32" nillable="true" ma:displayName="Código responsable de la información" ma:description="Corresponde al Código de la dependencia encargada administrar y publicar la información. Este dato corresponde a la clasificación documental de cada documento" ma:list="{48eb45d6-5726-4fb9-98e1-916d4146ecee}" ma:internalName="C_x00f3_digo_x0020_responsable_x0020_de_x0020_la_x0020_informaci_x00f3_n" ma:showField="Codigos_x0020_Dependencias" ma:web="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="33" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="34" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" maxOccurs="1" ma:index="2" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="keywords" maxOccurs="1" ma:index="18" ma:displayName="Palabras Claves">
+          <xsd:simpleType xmlns:xs="http://www.w3.org/2001/XMLSchema">
+            <xsd:restriction base="xsd:string">
+              <xsd:minLength value="1"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:element>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
@@ -17298,156 +19801,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDFA9394-6040-4421-92DC-36A0186C8276}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE4C14E9-6285-42B9-9087-CCE019119B00}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AC2AB04-6644-44B7-B061-B7D2C2D6277C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{804AC349-3C79-4DDD-A39C-18DDA13B0627}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CAD910C-6AB7-48F1-ABCD-0F3CDCB99972}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b6565643-c00f-44ce-b5d1-532a85e4382c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70A1EB76-3DA8-479A-AC1A-A0345876C109}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="0ef6e1e8-23ac-4db9-86c4-0e3601708a35"/>
-    <ds:schemaRef ds:uri="e08f44b2-7c34-4b17-b577-bb772d2280b8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b6565643-c00f-44ce-b5d1-532a85e4382c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="cfd7d055-4c42-4b1a-a19c-7e601acfe3a8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>18363</Characters>
+  <Pages>34</Pages>
+  <Words>6348</Words>
+  <Characters>34915</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>153</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>290</Lines>
+  <Paragraphs>82</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Plantilla procedimiento - SIG</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21658</CharactersWithSpaces>
+  <CharactersWithSpaces>41181</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Plantilla procedimiento - SIG</dc:title>
   <dc:subject/>
   <dc:creator>Yulieth Diaz Gonzalez</dc:creator>
   <cp:keywords>Plantilla procedimiento - SIG</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010033CC69E006FF9F44B9207B3689F8F025</vt:lpwstr>
+    <vt:lpwstr>0x0101006C70C9CFFF10F647A97BB5C9232AAEE50085A16C05EAF73E4697E73CB88D31634B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>c9942c27-d5a5-408e-be91-03f017b7a49c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
-[...13 lines deleted...]
-  </property>
 </Properties>
 </file>