--- v0 (2026-05-12)
+++ v1 (2026-08-11)
@@ -1,103 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="9879" w:type="dxa"/>
         <w:tblInd w:w="-506" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2290"/>
         <w:gridCol w:w="5007"/>
         <w:gridCol w:w="1229"/>
         <w:gridCol w:w="1353"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidTr="7FB3841B" w14:paraId="5EEF3318" w14:textId="77777777">
+      <w:tr w:rsidR="00B30488" w:rsidRPr="003622FD" w14:paraId="5EEF3318" w14:textId="77777777" w:rsidTr="7FB3841B">
         <w:trPr>
           <w:trHeight w:val="587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="532D800B" w14:textId="282B910C">
+          <w:p w14:paraId="532D800B" w14:textId="282B910C" w:rsidR="00B30488" w:rsidRPr="003622FD" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc35453231" w:id="0"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:name="_Hlk76572625" w:id="2"/>
+            <w:bookmarkStart w:id="0" w:name="_Toc35453231"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk76572557"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk76572625"/>
             <w:r w:rsidRPr="00EC19A6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662337" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="059B5AF6" wp14:editId="7B77C604">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>635</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>140970</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1330325" cy="733425"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="1242098250" name="Imagen 1242098250">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
@@ -155,422 +154,406 @@
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5007" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="13961498" w14:textId="7B20187D">
+          <w:p w14:paraId="13961498" w14:textId="7B20187D" w:rsidR="00B30488" w:rsidRPr="003622FD" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062907">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>GESTIÓN Y ADMINISTRACIÓN DEL TALENTO HUMANO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1229" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008161C3" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="7FA0C296" w14:textId="77777777">
+          <w:p w14:paraId="7FA0C296" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="008161C3" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008161C3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CÓDIGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1353" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AE2C77" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="124056A5" w14:textId="5F1DDA5F">
+          <w:p w14:paraId="124056A5" w14:textId="5F1DDA5F" w:rsidR="00B30488" w:rsidRPr="00AE2C77" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062907">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>A1-MN-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidTr="7FB3841B" w14:paraId="17F465D3" w14:textId="77777777">
+      <w:tr w:rsidR="00B30488" w:rsidRPr="003622FD" w14:paraId="17F465D3" w14:textId="77777777" w:rsidTr="7FB3841B">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="19880F5D" w14:textId="259A368D">
+          <w:p w14:paraId="19880F5D" w14:textId="259A368D" w:rsidR="00B30488" w:rsidRPr="003622FD" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5007" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="13C22EFE" w14:textId="147E1517">
+          <w:p w14:paraId="13C22EFE" w14:textId="147E1517" w:rsidR="00B30488" w:rsidRPr="003622FD" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>CÓDIGO DE INTEGRIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1229" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008161C3" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="1B916F56" w14:textId="77777777">
+          <w:p w14:paraId="1B916F56" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="008161C3" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008161C3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VERSIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1353" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="05074C7C" w14:textId="14D9672C">
+          <w:p w14:paraId="05074C7C" w14:textId="14D9672C" w:rsidR="00B30488" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062907">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidTr="7FB3841B" w14:paraId="5FEE85D8" w14:textId="77777777">
+      <w:tr w:rsidR="00B30488" w:rsidRPr="003622FD" w14:paraId="5FEE85D8" w14:textId="77777777" w:rsidTr="7FB3841B">
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="15F3102B" w14:textId="77777777">
+          <w:p w14:paraId="15F3102B" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="003622FD" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5007" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="28C00429" w14:textId="77777777">
+          <w:p w14:paraId="28C00429" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="003622FD" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1229" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008161C3" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="696C57C2" w14:textId="77777777">
+          <w:p w14:paraId="696C57C2" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="008161C3" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008161C3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FECHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1353" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30488" w:rsidP="7FB3841B" w:rsidRDefault="00B30488" w14:paraId="24D0D12C" w14:textId="3D08C5FC">
+          <w:p w14:paraId="24D0D12C" w14:textId="3D08C5FC" w:rsidR="00B30488" w:rsidRDefault="5291AAF8" w:rsidP="7FB3841B">
             <w:pPr>
               <w:pStyle w:val="Encabezado"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7FB3841B" w:rsidR="5291AAF8">
+            <w:r w:rsidRPr="7FB3841B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
-            <w:r w:rsidRPr="7FB3841B" w:rsidR="00B30488">
+            <w:r w:rsidR="00B30488" w:rsidRPr="7FB3841B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/0</w:t>
             </w:r>
-            <w:r w:rsidRPr="7FB3841B" w:rsidR="6C4381A1">
+            <w:r w:rsidR="6C4381A1" w:rsidRPr="7FB3841B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="7FB3841B" w:rsidR="00B30488">
+            <w:r w:rsidR="00B30488" w:rsidRPr="7FB3841B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="001C6990" w:rsidR="008F7E2B" w:rsidP="00BB1549" w:rsidRDefault="00B30488" w14:paraId="6366E3AA" w14:textId="43CD0610">
+    <w:p w14:paraId="6366E3AA" w14:textId="43CD0610" w:rsidR="008F7E2B" w:rsidRPr="001C6990" w:rsidRDefault="00B30488" w:rsidP="00BB1549">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884056" w:id="3"/>
-      <w:bookmarkStart w:name="_Toc173307278" w:id="4"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc173307278"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc141884056"/>
       <w:r w:rsidRPr="009D0B7D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660289" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E9B4950" wp14:editId="2B6E5D18">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-2200187</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7740814" cy="10463917"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Imagen 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -599,261 +582,239 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7740814" cy="10463917"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="003224B5" w:rsidRPr="003224B5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>CÓDIGO DE INTEGRIDAD</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="003224B5" w:rsidR="003224B5">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidRPr="007204C2" w:rsidR="00081E1A" w:rsidP="001C6990" w:rsidRDefault="00081E1A" w14:paraId="6C14297E" w14:textId="5CD71EFF">
+    <w:p w14:paraId="6C14297E" w14:textId="5CD71EFF" w:rsidR="00081E1A" w:rsidRPr="007204C2" w:rsidRDefault="00081E1A" w:rsidP="001C6990">
       <w:pPr>
         <w:pStyle w:val="Portada-Superintendencia"/>
         <w:rPr>
           <w:color w:val="47AE4C"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252007">
         <w:t>Superintendencia Nacional de Salud</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A356B" w:rsidR="00F00383" w:rsidP="7FB3841B" w:rsidRDefault="007A07BC" w14:paraId="0F40DA2A" w14:noSpellErr="1" w14:textId="0A5999D8">
+    <w:p w14:paraId="0F40DA2A" w14:textId="0A5999D8" w:rsidR="00F00383" w:rsidRPr="007A356B" w:rsidRDefault="007A07BC" w:rsidP="7FB3841B">
       <w:pPr>
         <w:pStyle w:val="PortadaFechadeldocumento"/>
-        <w:spacing w:before="100" w:beforeAutospacing="on"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="2268" w:right="2175"/>
         <w:rPr>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidR="007A07BC">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Fecha de</w:t>
       </w:r>
       <w:r w:rsidR="00F61FE9">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>l documento (</w:t>
       </w:r>
       <w:r w:rsidR="49746EAE">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidR="72BD25D8">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="10E840E0">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>03</w:t>
       </w:r>
       <w:r w:rsidR="3B86145C">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
       <w:r w:rsidR="0D97E7BB">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="3B86145C">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="3B86145C">
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61FE9">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00391573" w:rsidP="00E06C0B" w:rsidRDefault="00391573" w14:paraId="5D2DBE7C" w14:textId="77777777"/>
-    <w:p w:rsidR="00B30488" w:rsidRDefault="00B30488" w14:paraId="01589BAA" w14:textId="7CD5B221">
+    <w:p w14:paraId="5D2DBE7C" w14:textId="77777777" w:rsidR="00391573" w:rsidRDefault="00391573" w:rsidP="00E06C0B"/>
+    <w:p w14:paraId="01589BAA" w14:textId="7CD5B221" w:rsidR="00B30488" w:rsidRDefault="00B30488">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="_Toc133306420" w:displacedByCustomXml="next" w:id="5"/>
-    <w:bookmarkStart w:name="_Toc129703158" w:displacedByCustomXml="next" w:id="6"/>
+    <w:bookmarkStart w:id="5" w:name="_Toc129703158" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="6" w:name="_Toc133306420" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
         <w:id w:val="-1632083194"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="004975D2" w:rsidRDefault="00BB1549" w14:paraId="7BA10322" w14:textId="1A0F131B">
+        <w:p w14:paraId="7BA10322" w14:textId="1A0F131B" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="004975D2">
           <w:pPr>
             <w:pStyle w:val="TtuloTDC"/>
             <w:ind w:left="1416" w:hanging="336"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000C1E4F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>Contenido</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="7F2BA36E" w14:textId="695A6180">
+        <w:p w14:paraId="7F2BA36E" w14:textId="695A6180" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000C1E4F">
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="000C1E4F">
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="000C1E4F">
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884056">
+          <w:hyperlink w:anchor="_Toc141884056" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CÓDIGO DE INTEGRIDAD</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -875,78 +836,78 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="4829A8F9" w14:textId="238A92AF">
+        <w:p w14:paraId="4829A8F9" w14:textId="238A92AF" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884057">
+          <w:hyperlink w:anchor="_Toc141884057" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-CO"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>OBJETIVO</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -977,78 +938,78 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="01443599" w14:textId="7A7D6977">
+        <w:p w14:paraId="01443599" w14:textId="7A7D6977" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884058">
+          <w:hyperlink w:anchor="_Toc141884058" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-CO"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>ALCANCE</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -1079,79 +1040,79 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="30C8D998" w14:textId="34E31FDB">
+        <w:p w14:paraId="30C8D998" w14:textId="34E31FDB" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884059">
+          <w:hyperlink w:anchor="_Toc141884059" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-CO"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>POLÍTICAS DE OPERACIÓN</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -1182,66 +1143,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="245059BD" w14:textId="7A3BE60D">
+        <w:p w14:paraId="245059BD" w14:textId="7A3BE60D" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884060">
+          <w:hyperlink w:anchor="_Toc141884060" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.1 Honestidad</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -1263,66 +1224,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="398F6B82" w14:textId="703BB41C">
+        <w:p w14:paraId="398F6B82" w14:textId="703BB41C" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884061">
+          <w:hyperlink w:anchor="_Toc141884061" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.1.1 Lo que hago</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -1344,66 +1305,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="4E1C3321" w14:textId="37562AFC">
+        <w:p w14:paraId="4E1C3321" w14:textId="37562AFC" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884062">
+          <w:hyperlink w:anchor="_Toc141884062" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.1.2 Lo que no hago</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -1425,66 +1386,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="2AE25381" w14:textId="605357E1">
+        <w:p w14:paraId="2AE25381" w14:textId="605357E1" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884063">
+          <w:hyperlink w:anchor="_Toc141884063" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.2 Respeto</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -1506,66 +1467,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="47AA3F86" w14:textId="586B2F63">
+        <w:p w14:paraId="47AA3F86" w14:textId="586B2F63" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884064">
+          <w:hyperlink w:anchor="_Toc141884064" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.2.1 Lo que hago</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -1587,66 +1548,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="6953D257" w14:textId="18BC3279">
+        <w:p w14:paraId="6953D257" w14:textId="18BC3279" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884065">
+          <w:hyperlink w:anchor="_Toc141884065" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.2.2 Lo que no hago</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -1668,66 +1629,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="4FB94B91" w14:textId="60356C35">
+        <w:p w14:paraId="4FB94B91" w14:textId="60356C35" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884066">
+          <w:hyperlink w:anchor="_Toc141884066" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.3 Compromiso</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -1749,66 +1710,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="1294CC1A" w14:textId="775600B0">
+        <w:p w14:paraId="1294CC1A" w14:textId="775600B0" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884067">
+          <w:hyperlink w:anchor="_Toc141884067" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.3.1 Lo que hago</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -1830,66 +1791,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="7166AD6D" w14:textId="54E7A88C">
+        <w:p w14:paraId="7166AD6D" w14:textId="54E7A88C" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884068">
+          <w:hyperlink w:anchor="_Toc141884068" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.3.2 Lo que no hago</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -1911,66 +1872,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="0B182058" w14:textId="7F283D8B">
+        <w:p w14:paraId="0B182058" w14:textId="7F283D8B" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884069">
+          <w:hyperlink w:anchor="_Toc141884069" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.4 Diligencia</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -1992,66 +1953,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="379D7941" w14:textId="19FE4600">
+        <w:p w14:paraId="379D7941" w14:textId="19FE4600" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884070">
+          <w:hyperlink w:anchor="_Toc141884070" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.4.1 Lo que hago</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -2073,66 +2034,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="2F418FAD" w14:textId="533AAD81">
+        <w:p w14:paraId="2F418FAD" w14:textId="533AAD81" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884071">
+          <w:hyperlink w:anchor="_Toc141884071" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.4.2 Lo que no hago</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -2154,78 +2115,78 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="0131AA41" w14:textId="3F99055F">
+        <w:p w14:paraId="0131AA41" w14:textId="3F99055F" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884072">
+          <w:hyperlink w:anchor="_Toc141884072" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.5 </w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-CO"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Justicia</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -2255,66 +2216,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="695D4140" w14:textId="6FEFF87E">
+        <w:p w14:paraId="695D4140" w14:textId="6FEFF87E" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884073">
+          <w:hyperlink w:anchor="_Toc141884073" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.5.1 Lo que hago</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -2336,66 +2297,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="399D1296" w14:textId="03816195">
+        <w:p w14:paraId="399D1296" w14:textId="03816195" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884074">
+          <w:hyperlink w:anchor="_Toc141884074" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.5.2 Lo que no hago</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -2417,66 +2378,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="59DEDDBB" w14:textId="1C2370E9">
+        <w:p w14:paraId="59DEDDBB" w14:textId="1C2370E9" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884075">
+          <w:hyperlink w:anchor="_Toc141884075" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Definiciones</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
@@ -2499,66 +2460,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="55ED3596" w14:textId="644EF5E3">
+        <w:p w14:paraId="55ED3596" w14:textId="644EF5E3" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884076">
+          <w:hyperlink w:anchor="_Toc141884076" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.1 Principios y Valores</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -2580,66 +2541,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="082D8F7E" w14:textId="1F6C4873">
+        <w:p w14:paraId="082D8F7E" w14:textId="1F6C4873" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884077">
+          <w:hyperlink w:anchor="_Toc141884077" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.2 Integridad</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -2661,66 +2622,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="56E679A3" w14:textId="7D85A56F">
+        <w:p w14:paraId="56E679A3" w14:textId="7D85A56F" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884078">
+          <w:hyperlink w:anchor="_Toc141884078" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.3 Código de integridad</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -2742,66 +2703,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="000C1E4F" w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="62D54A23" w14:textId="05ADB745">
+        <w:p w14:paraId="62D54A23" w14:textId="05ADB745" w:rsidR="00BB1549" w:rsidRPr="000C1E4F" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:pPr>
             <w:pStyle w:val="TDC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-CO"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc141884079">
+          <w:hyperlink w:anchor="_Toc141884079" w:history="1">
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.4 Compromiso</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
@@ -2823,2464 +2784,2468 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1E4F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00BB1549" w:rsidP="000C1E4F" w:rsidRDefault="00BB1549" w14:paraId="6B023745" w14:textId="745C755B">
+        <w:p w14:paraId="6B023745" w14:textId="745C755B" w:rsidR="00BB1549" w:rsidRDefault="00BB1549" w:rsidP="000C1E4F">
           <w:r w:rsidRPr="000C1E4F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00BB1549" w:rsidRDefault="00BB1549" w14:paraId="63F9A7A3" w14:textId="1D4F5E42">
+    <w:p w14:paraId="63F9A7A3" w14:textId="1D4F5E42" w:rsidR="00BB1549" w:rsidRDefault="00BB1549">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE2C77" w:rsidP="00BB1549" w:rsidRDefault="00AE2C77" w14:paraId="54227E56" w14:textId="06CC3AD5">
+    <w:p w14:paraId="54227E56" w14:textId="06CC3AD5" w:rsidR="00AE2C77" w:rsidRDefault="00AE2C77" w:rsidP="00BB1549">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884057" w:id="7"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc141884057"/>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>OBJETIVO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00693C1B" w:rsidR="00AE2C77" w:rsidP="00A17C21" w:rsidRDefault="00A17C21" w14:paraId="4A558867" w14:textId="76DBD75B">
+    <w:p w14:paraId="4A558867" w14:textId="76DBD75B" w:rsidR="00AE2C77" w:rsidRPr="00693C1B" w:rsidRDefault="00A17C21" w:rsidP="00A17C21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17C21">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El presente código tiene como objetivo establecer las pautas de comportamiento ético, que orienten y</w:t>
       </w:r>
       <w:r w:rsidR="00153948">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17C21">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">garanticen una gestión eficiente, íntegra y transparente </w:t>
       </w:r>
       <w:r w:rsidR="00153948">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de los</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17C21">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE2C77">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">servidores públicos y contratistas de la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00693C1B" w:rsidR="00AE2C77">
+      <w:r w:rsidR="00AE2C77" w:rsidRPr="00693C1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Superintendencia Nacional de Salud</w:t>
       </w:r>
-      <w:r w:rsidRPr="00693C1B" w:rsidR="00AE2C77">
+      <w:r w:rsidR="00AE2C77" w:rsidRPr="00693C1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001103DA" w:rsidR="00AE2C77" w:rsidP="00BB1549" w:rsidRDefault="00AE2C77" w14:paraId="4E5EA51E" w14:textId="626AB54D">
+    <w:p w14:paraId="4E5EA51E" w14:textId="626AB54D" w:rsidR="00AE2C77" w:rsidRPr="001103DA" w:rsidRDefault="00AE2C77" w:rsidP="00BB1549">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc133306421" w:id="8"/>
-      <w:bookmarkStart w:name="_Toc141884058" w:id="9"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc133306421"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc141884058"/>
       <w:r w:rsidRPr="001103DA">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ALCANCE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidRPr="00693C1B" w:rsidR="00AE2C77" w:rsidP="00AE2C77" w:rsidRDefault="00AE2C77" w14:paraId="1FF1579A" w14:textId="3791160A">
+    <w:p w14:paraId="1FF1579A" w14:textId="3791160A" w:rsidR="00AE2C77" w:rsidRPr="00693C1B" w:rsidRDefault="00AE2C77" w:rsidP="00AE2C77">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5E9E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El presente </w:t>
       </w:r>
       <w:r w:rsidR="007838B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>código</w:t>
       </w:r>
       <w:r w:rsidR="006513E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aplica </w:t>
       </w:r>
       <w:r w:rsidRPr="00693C1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a todas las personas vinculadas a la planta de personal de la entidad y contratistas, en el marco del desempeño de sus funciones y/u obligaciones contractuales.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004921A4" w:rsidR="00AE2C77" w:rsidP="00BB1549" w:rsidRDefault="009068B9" w14:paraId="08BA7169" w14:textId="4C378D7C">
+    <w:p w14:paraId="08BA7169" w14:textId="4C378D7C" w:rsidR="00AE2C77" w:rsidRPr="004921A4" w:rsidRDefault="009068B9" w:rsidP="00BB1549">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884059" w:id="10"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc141884059"/>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>POLÍTICAS DE OPERACIÓN</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidRPr="007838B9" w:rsidR="009068B9" w:rsidP="00AE2C77" w:rsidRDefault="007C4ADD" w14:paraId="68109ACC" w14:textId="07B38860">
+    <w:p w14:paraId="68109ACC" w14:textId="07B38860" w:rsidR="009068B9" w:rsidRPr="007838B9" w:rsidRDefault="007C4ADD" w:rsidP="00AE2C77">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007838B9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En el presente manual se entenderán como políticas de operación</w:t>
       </w:r>
-      <w:r w:rsidRPr="007838B9" w:rsidR="007838B9">
+      <w:r w:rsidR="007838B9" w:rsidRPr="007838B9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> los valores</w:t>
       </w:r>
       <w:r w:rsidR="00305B00">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y principios </w:t>
       </w:r>
-      <w:r w:rsidRPr="007838B9" w:rsidR="007838B9">
+      <w:r w:rsidR="007838B9" w:rsidRPr="007838B9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>que conforman el código de integridad</w:t>
       </w:r>
       <w:r w:rsidR="00305B00">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y se establecen a continuación:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A6E2C" w:rsidR="00685751" w:rsidP="00685751" w:rsidRDefault="00685751" w14:paraId="4E0A74EA" w14:textId="6F4CCEE0">
+    <w:p w14:paraId="4E0A74EA" w14:textId="6F4CCEE0" w:rsidR="00685751" w:rsidRPr="005A6E2C" w:rsidRDefault="00685751" w:rsidP="00685751">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884060" w:id="11"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc141884060"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="005A6E2C">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>3.1 Honestidad</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="005A6E2C" w:rsidP="00685751" w:rsidRDefault="005A6E2C" w14:paraId="03ADB47E" w14:textId="77777777">
+    <w:p w14:paraId="03ADB47E" w14:textId="77777777" w:rsidR="005A6E2C" w:rsidRDefault="005A6E2C" w:rsidP="00685751">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Como funcionario o contratista a</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ctúo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> siempre con fundamento en la verdad, cumpliendo mis deberes con transparencia y rectitud, y siempre favoreciendo el interés general.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="005A6E2C" w:rsidRDefault="005A6E2C" w14:paraId="1E742BAA" w14:textId="5B24166C">
+    <w:p w14:paraId="1E742BAA" w14:textId="5B24166C" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="005A6E2C" w:rsidP="005A6E2C">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884061" w:id="12"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc141884061"/>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00210509">
         <w:t xml:space="preserve">.1.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685751" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00685751">
         <w:t>Lo que hago</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="00685751" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00685751">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00210509" w:rsidRDefault="00685751" w14:paraId="69BBE0C3" w14:textId="62DB462F">
+    <w:p w14:paraId="69BBE0C3" w14:textId="62DB462F" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00210509">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Digo la verdad, incluso cuando cometo errores, porque es humano cometerlos, pero no es correcto esconderlos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00210509" w:rsidRDefault="00685751" w14:paraId="67AA8808" w14:textId="21477F1A">
+    <w:p w14:paraId="67AA8808" w14:textId="21477F1A" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00210509">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Cuando tengo dudas respecto a la aplicación de mis deberes busco orientación en las instancias pertinentes al interior de mi entidad. Se vale no saberlo todo, y también se vale pedir ayuda.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00210509" w:rsidRDefault="00685751" w14:paraId="14318A07" w14:textId="15C08F77">
+    <w:p w14:paraId="14318A07" w14:textId="15C08F77" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00210509">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Facilito el acceso a la información pública completa, veraz, oportuna  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00210509" w:rsidRDefault="00685751" w14:paraId="4B88F054" w14:textId="6C2A00D0">
+    <w:p w14:paraId="4B88F054" w14:textId="6C2A00D0" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00210509">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Denunció las faltas, delitos o violaciones de derechos de los que tengo conocimiento en el ejercicio de mi cargo, siempre. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00210509" w:rsidRDefault="00685751" w14:paraId="5F78B2C9" w14:textId="739B1DAD">
+    <w:p w14:paraId="5F78B2C9" w14:textId="739B1DAD" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00210509">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Apoyo y promuevo espacios de participación para que los ciudadanos hagan parte de la toma de decisiones que los afecten relacionadas con mi cargo o labor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00210509" w:rsidRDefault="00685751" w14:paraId="346FB4EB" w14:textId="276372C9">
+    <w:p w14:paraId="346FB4EB" w14:textId="276372C9" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00210509">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Utilizo el tiempo laboral para realizar las tareas propias o pertinentes de mi cargo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="000D1FD7" w:rsidRDefault="00210509" w14:paraId="3C7C646D" w14:textId="2AB308D5">
+    <w:p w14:paraId="3C7C646D" w14:textId="2AB308D5" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00210509" w:rsidP="000D1FD7">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884062" w:id="13"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc141884062"/>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="000D1FD7">
         <w:t xml:space="preserve">1.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685751" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00685751">
         <w:t>Lo que no hago</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="008B2102" w:rsidRDefault="00685751" w14:paraId="0B258743" w14:textId="59E40AF1">
+    <w:p w14:paraId="0B258743" w14:textId="59E40AF1" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="008B2102">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">No brindo trato preferencial a personas cercanas para favorecerlos en un proceso en igualdad de condiciones. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="008B2102" w:rsidRDefault="00685751" w14:paraId="39C2CAC4" w14:textId="283F2902">
+    <w:p w14:paraId="39C2CAC4" w14:textId="283F2902" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="008B2102">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Jamás acepto incentivos, favores, ni ningún otro tipo de beneficio que me ofrezcan personas o grupos que estén interesados en un proceso de toma de decisiones. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="008B2102" w:rsidRDefault="00685751" w14:paraId="00E9883D" w14:textId="30F15350">
+    <w:p w14:paraId="00E9883D" w14:textId="30F15350" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="008B2102">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">No uso los recursos públicos para fines personales relacionados con mi familia, mis estudios y mis pasatiempos (esto incluye el tiempo de mi jornada laboral, los elementos y bienes asignados para cumplir con mi labor, entre otros). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="008B2102" w:rsidRDefault="00685751" w14:paraId="1A1C4722" w14:textId="2305EEC8">
+    <w:p w14:paraId="1A1C4722" w14:textId="2305EEC8" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="008B2102">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>No descuido la información a mi cargo y su gestión.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="008B2102" w:rsidRDefault="00685751" w14:paraId="49E194F4" w14:textId="41756427">
+    <w:p w14:paraId="49E194F4" w14:textId="41756427" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="008B2102">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Jamás convoco y elijo al funcionario no idóneo para la participación de actividades de formación dentro de la entidad. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00394961" w:rsidR="00685751" w:rsidP="00394961" w:rsidRDefault="00394961" w14:paraId="763F9E94" w14:textId="101FFF8C">
+    <w:p w14:paraId="763F9E94" w14:textId="101FFF8C" w:rsidR="00685751" w:rsidRPr="00394961" w:rsidRDefault="00394961" w:rsidP="00394961">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884063" w:id="14"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc141884063"/>
       <w:r w:rsidRPr="00394961">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00394961" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00394961">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Respeto</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w:rsidR="00394961" w:rsidP="00685751" w:rsidRDefault="00394961" w14:paraId="7D80B17D" w14:textId="357138C5">
+    <w:p w14:paraId="7D80B17D" w14:textId="357138C5" w:rsidR="00394961" w:rsidRDefault="00394961" w:rsidP="00685751">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Como funci</w:t>
       </w:r>
       <w:r w:rsidR="00927DBB">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">onario o contratista </w:t>
       </w:r>
       <w:r w:rsidR="00927DBB">
         <w:t>reconozco, valoro y trato de manera digna a todas las personas, con sus virtudes y defectos, sin importar su labor, su procedencia, títulos o cualquier otra condición.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00927DBB" w:rsidRDefault="00927DBB" w14:paraId="0DC304DE" w14:textId="2F73DFF8">
+    <w:p w14:paraId="0DC304DE" w14:textId="2F73DFF8" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00927DBB" w:rsidP="00927DBB">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884064" w:id="15"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc141884064"/>
       <w:r>
         <w:t xml:space="preserve">3.2.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685751" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00685751">
         <w:t>Lo que hago</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
-      <w:r w:rsidRPr="00685751" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00685751">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="008E267D" w:rsidRDefault="00685751" w14:paraId="0D9E6D07" w14:textId="5C3826E5">
+    <w:p w14:paraId="0D9E6D07" w14:textId="5C3826E5" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="008E267D">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Atiendo con amabilidad, igualdad y equidad a todas las personas en cualquier situación a través de mis palabras, gestos y actitudes, sin importar su condición social, económica, religiosa, étnica o de cualquier otro orden. Soy amable todos los días, esa es la clave, siempre.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="008E267D" w:rsidRDefault="00685751" w14:paraId="11C957C0" w14:textId="3559CFAD">
+    <w:p w14:paraId="11C957C0" w14:textId="3559CFAD" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="008E267D">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Estoy abierto al diálogo y a la comprensión a pesar de perspectivas y opiniones distintas a las mías. No hay nada que no se pueda solucionar hablando y escuchando al otro.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="008E267D" w:rsidRDefault="00685751" w14:paraId="743808AF" w14:textId="5D0B9A31">
+    <w:p w14:paraId="743808AF" w14:textId="5D0B9A31" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="008E267D">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Evito la murmuración y la crítica destructiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="008E267D" w:rsidRDefault="00685751" w14:paraId="24B21AA9" w14:textId="7971AF80">
+    <w:p w14:paraId="24B21AA9" w14:textId="7971AF80" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="008E267D">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Reconozco, acepto y valoro a los demás con sus cualidades y defectos, con sus similitudes y diferencias. Trato a los demás como me gustaría ser tratado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="008E267D" w:rsidRDefault="008E267D" w14:paraId="52F8B182" w14:textId="7F6B2521">
+    <w:p w14:paraId="52F8B182" w14:textId="7F6B2521" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="008E267D" w:rsidP="008E267D">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884065" w:id="16"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc141884065"/>
       <w:r>
         <w:t xml:space="preserve">3.2.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685751" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00685751">
         <w:t>Lo que no hago</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="008E267D" w:rsidRDefault="00685751" w14:paraId="29BE993A" w14:textId="2E2CFA23">
+    <w:p w14:paraId="29BE993A" w14:textId="2E2CFA23" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="008E267D">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Nunca actuó de manera discriminatoria, grosera o hiriente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="008E267D" w:rsidRDefault="00685751" w14:paraId="1009071C" w14:textId="1A32F1C3">
+    <w:p w14:paraId="1009071C" w14:textId="1A32F1C3" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="008E267D">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>No baso mis decisiones en presunciones, estereotipos, o prejuicios.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="008E267D" w:rsidRDefault="00685751" w14:paraId="7059B601" w14:textId="63C3E70E">
+    <w:p w14:paraId="7059B601" w14:textId="63C3E70E" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="008E267D">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Jamás agredo, ignoro o maltrato a los ciudadanos, ni a otros servidores públicos y compañeros de labores.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="008E267D" w:rsidRDefault="00685751" w14:paraId="3CA83009" w14:textId="2FABE8BF">
+    <w:p w14:paraId="3CA83009" w14:textId="2FABE8BF" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="008E267D">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>No tratado a los demás, como no me gustaría ser tratado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C02C41" w:rsidR="00685751" w:rsidP="001B09B2" w:rsidRDefault="001B09B2" w14:paraId="1414F304" w14:textId="6E9AA586">
+    <w:p w14:paraId="1414F304" w14:textId="6E9AA586" w:rsidR="00685751" w:rsidRPr="00C02C41" w:rsidRDefault="001B09B2" w:rsidP="001B09B2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884066" w:id="17"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc141884066"/>
       <w:r w:rsidRPr="00C02C41">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C02C41" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00C02C41">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Compromiso</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00685751" w:rsidRDefault="00C02C41" w14:paraId="79DE6792" w14:textId="20B09123">
+    <w:p w14:paraId="79DE6792" w14:textId="20B09123" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00C02C41" w:rsidP="00685751">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Como funcionario o contratista </w:t>
       </w:r>
       <w:r>
         <w:t>soy consciente de la importancia de mi rol como servidor público y estoy en disposición permanente para comprender y resolver las necesidades de las personas con las que me relaciono en mis labores cotidianas, buscando siempre mejorar su bienestar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00C02C41" w:rsidRDefault="00C02C41" w14:paraId="64383C34" w14:textId="7E659352">
+    <w:p w14:paraId="64383C34" w14:textId="7E659352" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00C02C41" w:rsidP="00C02C41">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884067" w:id="18"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc141884067"/>
       <w:r>
         <w:t xml:space="preserve">3.3.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685751" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00685751">
         <w:t>Lo que hago</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="00685751" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00685751">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00BE1EDC" w:rsidRDefault="00685751" w14:paraId="5C6A93F2" w14:textId="5A01F8E1">
+    <w:p w14:paraId="5C6A93F2" w14:textId="5A01F8E1" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00BE1EDC">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Asumo mi papel como servidor público, entendiendo el valor de los compromisos y responsabilidades que he adquirido frente a la ciudadanía y al país. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00BE1EDC" w:rsidRDefault="00685751" w14:paraId="7FBA8AD2" w14:textId="0BF2678B">
+    <w:p w14:paraId="7FBA8AD2" w14:textId="0BF2678B" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00BE1EDC">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Estoy dispuesto a ponerme en los zapatos de las personas. Entender su contexto, necesidades y requerimientos es el fundamento de  nuestra labor como servidor público.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00BE1EDC" w:rsidRDefault="00685751" w14:paraId="326C8750" w14:textId="2409A6A0">
+    <w:p w14:paraId="326C8750" w14:textId="2409A6A0" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00BE1EDC">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Trabajo con una actitud positiva y motivo a mis compañeros. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00BE1EDC" w:rsidRDefault="00685751" w14:paraId="088FC6A2" w14:textId="33145D44">
+    <w:p w14:paraId="088FC6A2" w14:textId="33145D44" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00BE1EDC">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Mi trabajo es un compromiso y me siento orgulloso de mi labor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00BE1EDC" w:rsidRDefault="00685751" w14:paraId="0EC3DBAB" w14:textId="64B38C64">
+    <w:p w14:paraId="0EC3DBAB" w14:textId="64B38C64" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00BE1EDC">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Escuchar atender y orientar a quien necesite cualquier información o guía en algún asunto público. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00BE1EDC" w:rsidRDefault="00685751" w14:paraId="0ACEE60C" w14:textId="2B42D688">
+    <w:p w14:paraId="0ACEE60C" w14:textId="2B42D688" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00BE1EDC">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Estar atento siempre que interactúo con otras personas, sin distracciones de ningún tipo. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00BE1EDC" w:rsidRDefault="00685751" w14:paraId="3E5C134E" w14:textId="69325142">
+    <w:p w14:paraId="3E5C134E" w14:textId="69325142" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00BE1EDC">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Asumir y aplicar los valores del código de Integridad en mi diario vivir. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00BE1EDC" w:rsidRDefault="00685751" w14:paraId="6D5D72F9" w14:textId="052C47A8">
+    <w:p w14:paraId="6D5D72F9" w14:textId="052C47A8" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00BE1EDC">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Aportar esfuerzos extra para alcanzar metas individuales y de equipo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00BE1EDC" w:rsidRDefault="00BE1EDC" w14:paraId="58ED8FBB" w14:textId="16B53774">
+    <w:p w14:paraId="58ED8FBB" w14:textId="16B53774" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00BE1EDC" w:rsidP="00BE1EDC">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884068" w:id="19"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc141884068"/>
       <w:r>
         <w:t xml:space="preserve">3.3.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685751" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00685751">
         <w:t>Lo que no hago</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00BE1EDC" w:rsidRDefault="00685751" w14:paraId="2CAFDE17" w14:textId="1C006C68">
+    <w:p w14:paraId="2CAFDE17" w14:textId="1C006C68" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00BE1EDC">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">No trabajo con una actitud negativa. No se vale afectar mi trabajo por no ponerle ganas a las cosas. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00BE1EDC" w:rsidRDefault="00685751" w14:paraId="71E7D412" w14:textId="0BB093B3">
+    <w:p w14:paraId="71E7D412" w14:textId="0BB093B3" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00BE1EDC">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>No pienso que mi trabajo como servidor público es un “favor” que le hago a la ciudadanía.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00BE1EDC" w:rsidRDefault="00685751" w14:paraId="65BFADD3" w14:textId="0B9BD5C8">
+    <w:p w14:paraId="65BFADD3" w14:textId="0B9BD5C8" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00BE1EDC">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>No asumo que mi trabajo como servidor es irrelevante para la sociedad. Ignoro al ciudadano y a sus inquietudes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00BE1EDC" w:rsidRDefault="00685751" w14:paraId="0216EE6D" w14:textId="6976980B">
+    <w:p w14:paraId="0216EE6D" w14:textId="6976980B" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00BE1EDC">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>No demuestro desinterés en mis actuaciones ante los ciudadanos y los demás servidores públicos.  No evado mis funciones y responsabilidades por ningún motivo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B675B" w:rsidR="00685751" w:rsidP="00BE1EDC" w:rsidRDefault="00685751" w14:paraId="44C56B24" w14:textId="5A386152">
+    <w:p w14:paraId="44C56B24" w14:textId="5A386152" w:rsidR="00685751" w:rsidRPr="009B675B" w:rsidRDefault="00685751" w:rsidP="00BE1EDC">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884069" w:id="20"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc141884069"/>
       <w:r w:rsidRPr="009B675B">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B675B" w:rsidR="00BE1EDC">
+      <w:r w:rsidR="00BE1EDC" w:rsidRPr="009B675B">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B675B">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Diligencia</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00685751" w:rsidRDefault="00365E6A" w14:paraId="301FB155" w14:textId="793E1B3B">
+    <w:p w14:paraId="301FB155" w14:textId="793E1B3B" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00365E6A" w:rsidP="00685751">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Como funcionario o contratista</w:t>
       </w:r>
       <w:r w:rsidR="009B675B">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B675B">
         <w:t>cumplo con los deberes, funciones y responsabilidades asignadas a mi cargo de la mejor manera posible, con atención, prontitud, destreza y eficiencia, para así optimizar el uso de los recursos del Estado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="009B675B" w:rsidRDefault="009B675B" w14:paraId="4AE2E67D" w14:textId="4182B179">
+    <w:p w14:paraId="4AE2E67D" w14:textId="4182B179" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="009B675B" w:rsidP="009B675B">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884070" w:id="21"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc141884070"/>
       <w:r>
         <w:t xml:space="preserve">3.4.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685751" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00685751">
         <w:t>Lo que hago</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="009B675B" w:rsidRDefault="00685751" w14:paraId="7DB136BA" w14:textId="47755D8F">
+    <w:p w14:paraId="7DB136BA" w14:textId="47755D8F" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="009B675B">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Uso responsablemente los recursos públicos para cumplir con mis obligaciones. Lo público es de todos y no se desperdicia. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="009B675B" w:rsidRDefault="00685751" w14:paraId="128D7E4D" w14:textId="32F79009">
+    <w:p w14:paraId="128D7E4D" w14:textId="32F79009" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="009B675B">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cumplo con los tiempos estipulados para el logro de cada obligación laboral. A fin de cuentas, el tiempo de todos es oro. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="009B675B" w:rsidRDefault="00685751" w14:paraId="593305D8" w14:textId="43B823A3">
+    <w:p w14:paraId="593305D8" w14:textId="43B823A3" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="009B675B">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Aseguro la calidad en cada uno de los productos que entrego bajo los estándares del servicio público. No se valen cosas a medias. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="009B675B" w:rsidRDefault="00685751" w14:paraId="15742050" w14:textId="3C3D5D5C">
+    <w:p w14:paraId="15742050" w14:textId="3C3D5D5C" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="009B675B">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Soy proactivo comunicando a tiempo propuestas para mejorar continuamente mi labor y la de mis compañeros de trabajo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="009B675B" w:rsidRDefault="00685751" w14:paraId="230865AC" w14:textId="64152049">
+    <w:p w14:paraId="230865AC" w14:textId="64152049" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="009B675B">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Pongo entusiasmo en las labores que realizo a diario.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="009B675B" w:rsidRDefault="00685751" w14:paraId="14312B56" w14:textId="0CE7A3EF">
+    <w:p w14:paraId="14312B56" w14:textId="0CE7A3EF" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="009B675B">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Promuevo con todos los estamentos de la entidad la importancia de cumplir con nuestras responsabilidades de manera oportuna y precisa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="009B675B" w:rsidRDefault="00685751" w14:paraId="3D585065" w14:textId="7471A904">
+    <w:p w14:paraId="3D585065" w14:textId="7471A904" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="009B675B">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Prestar un servicio ágil, amable y de calidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00161DA5" w:rsidRDefault="00161DA5" w14:paraId="25F2D36C" w14:textId="5573C816">
+    <w:p w14:paraId="25F2D36C" w14:textId="5573C816" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00161DA5" w:rsidP="00161DA5">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884071" w:id="22"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc141884071"/>
       <w:r>
         <w:t xml:space="preserve">3.4.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685751" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00685751">
         <w:t>Lo que no hago</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00161DA5" w:rsidRDefault="00685751" w14:paraId="6FA59061" w14:textId="5D1800B0">
+    <w:p w14:paraId="6FA59061" w14:textId="5D1800B0" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00161DA5">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>No le doy un mal uso de los recursos públicos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00161DA5" w:rsidRDefault="00685751" w14:paraId="3DA0BEEB" w14:textId="1C2B2849">
+    <w:p w14:paraId="3DA0BEEB" w14:textId="1C2B2849" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00161DA5">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">No postergo las decisiones que responden a las problemáticas de nuestros usuarios </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00161DA5" w:rsidRDefault="00685751" w14:paraId="5AC90394" w14:textId="48291E84">
+    <w:p w14:paraId="5AC90394" w14:textId="48291E84" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00161DA5">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">No demuestro desinterés o apatía con mis actuaciones ante los ciudadanos y los demás servidores públicos. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00161DA5" w:rsidRDefault="00685751" w14:paraId="6C9B262C" w14:textId="31889D5F">
+    <w:p w14:paraId="6C9B262C" w14:textId="31889D5F" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00161DA5">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>No evado mis funciones y responsabilidades.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00394F6B" w:rsidR="00685751" w:rsidP="00E10979" w:rsidRDefault="00685751" w14:paraId="68E40A8C" w14:textId="0ADAC2A9">
+    <w:p w14:paraId="68E40A8C" w14:textId="0ADAC2A9" w:rsidR="00685751" w:rsidRPr="00394F6B" w:rsidRDefault="00685751" w:rsidP="00E10979">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884072" w:id="23"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc141884072"/>
       <w:r w:rsidRPr="00394F6B">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00394F6B">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Justicia</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00394F6B">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00685751" w:rsidRDefault="00394F6B" w14:paraId="0F759413" w14:textId="481AF657">
+    <w:p w14:paraId="0F759413" w14:textId="481AF657" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00394F6B" w:rsidP="00685751">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Como funcionario o contratista</w:t>
       </w:r>
       <w:r w:rsidR="00CB6B27">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB6B27">
         <w:t>actúo con imparcialidad garantizando los derechos de las personas, con equidad, igualdad y sin discriminación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0017299C" w:rsidR="00685751" w:rsidP="0017299C" w:rsidRDefault="00DB5A18" w14:paraId="1C100B8F" w14:textId="0BFB87ED">
+    <w:p w14:paraId="1C100B8F" w14:textId="0BFB87ED" w:rsidR="00685751" w:rsidRPr="0017299C" w:rsidRDefault="00DB5A18" w:rsidP="0017299C">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884073" w:id="24"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc141884073"/>
       <w:r w:rsidRPr="0017299C">
         <w:t xml:space="preserve">3.5.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0017299C" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="0017299C">
         <w:t>Lo que hago</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00187F60" w:rsidRDefault="00685751" w14:paraId="2E983495" w14:textId="26E0E8EC">
+    <w:p w14:paraId="2E983495" w14:textId="26E0E8EC" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00187F60">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Tomo decisiones informadas y objetivas basadas en evidencias y datos confiables.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00187F60" w:rsidRDefault="00685751" w14:paraId="2026047C" w14:textId="4D757EA9">
+    <w:p w14:paraId="2026047C" w14:textId="4D757EA9" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00187F60">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Reconozco y protejo los derechos de cada persona de acuerdo con sus necesidades.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00187F60" w:rsidRDefault="00685751" w14:paraId="6D86C00B" w14:textId="34B14D6B">
+    <w:p w14:paraId="6D86C00B" w14:textId="34B14D6B" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00187F60">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Tomo decisiones estableciendo mecanismos de diálogo y concertación con todas las partes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00187F60" w:rsidRDefault="00187F60" w14:paraId="65824C45" w14:textId="1FC05840">
+    <w:p w14:paraId="65824C45" w14:textId="1FC05840" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00187F60" w:rsidP="00187F60">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884074" w:id="25"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc141884074"/>
       <w:r>
         <w:t xml:space="preserve">3.5.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685751" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00685751">
         <w:t>Lo que no hago</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
-      <w:r w:rsidRPr="00685751" w:rsidR="00685751">
+      <w:r w:rsidR="00685751" w:rsidRPr="00685751">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00187F60" w:rsidRDefault="00685751" w14:paraId="52B4F105" w14:textId="2FFA7A39">
+    <w:p w14:paraId="52B4F105" w14:textId="2FFA7A39" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00187F60">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">No promuevo o ejecuto políticas, programas o medidas que afectan la Integridad de las personas. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685751" w:rsidR="00685751" w:rsidP="00187F60" w:rsidRDefault="00685751" w14:paraId="028F339F" w14:textId="3CC8870A">
+    <w:p w14:paraId="028F339F" w14:textId="3CC8870A" w:rsidR="00685751" w:rsidRPr="00685751" w:rsidRDefault="00685751" w:rsidP="00187F60">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>No favorezco el punto de vista de un grupo de interés, sin tener en cuenta a todos los actores involucrados en una situación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00854588" w:rsidP="00187F60" w:rsidRDefault="00685751" w14:paraId="063F608F" w14:textId="0F29A1D0">
+    <w:p w14:paraId="063F608F" w14:textId="0F29A1D0" w:rsidR="00854588" w:rsidRDefault="00685751" w:rsidP="00187F60">
       <w:pPr>
         <w:pStyle w:val="Listas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685751">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>No permito que mis prejuicios, odios, simpatías, antipatías, caprichos, presiones o intereses de orden personal o grupal interfieran en mi criterio, toma de decisiones y gestión pública.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F4308D" w:rsidP="00BB1549" w:rsidRDefault="00F4308D" w14:paraId="03340FA6" w14:textId="746F547C">
+    <w:p w14:paraId="03340FA6" w14:textId="746F547C" w:rsidR="00F4308D" w:rsidRDefault="00F4308D" w:rsidP="00BB1549">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884075" w:id="26"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc141884075"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Definiciones</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w:rsidR="001D7407" w:rsidP="00684FBD" w:rsidRDefault="001D7407" w14:paraId="1D4D388D" w14:textId="77777777">
+    <w:p w14:paraId="1D4D388D" w14:textId="77777777" w:rsidR="001D7407" w:rsidRDefault="001D7407" w:rsidP="00684FBD">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Ttulo3Car"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884076" w:id="27"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc141884076"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ttulo3Car"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1 </w:t>
       </w:r>
       <w:r w:rsidRPr="001D7407">
         <w:rPr>
           <w:rStyle w:val="Ttulo3Car"/>
         </w:rPr>
         <w:t>Principios y Valores</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w:rsidRPr="001D7407" w:rsidR="001D7407" w:rsidP="00684FBD" w:rsidRDefault="001D7407" w14:paraId="23B7C134" w14:textId="24FD1CF9">
+    <w:p w14:paraId="23B7C134" w14:textId="24FD1CF9" w:rsidR="001D7407" w:rsidRPr="001D7407" w:rsidRDefault="001D7407" w:rsidP="00684FBD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D7407">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Los Principios se refieren a las normas o ideas fundamentales que rigen el pensamiento o la conducta. En esta línea, los Principios éticos son las normas internas y creencias básicas sobre las formas correctas como debemos relacionarnos con los otros y con el mundo, desde las cuales se erige el sistema de valores al cual la persona o los grupos se adscriben. Dichas creencias se presentan como postulados que el individuo y/o el colectivo asumen como las </w:t>
       </w:r>
       <w:r w:rsidRPr="001D7407">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">normas rectoras que orientan sus actuaciones y que no son susceptibles de trasgresión o negociación </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D7407" w:rsidP="00684FBD" w:rsidRDefault="001D7407" w14:paraId="330C9286" w14:textId="77777777">
+    <w:p w14:paraId="330C9286" w14:textId="77777777" w:rsidR="001D7407" w:rsidRDefault="001D7407" w:rsidP="00684FBD">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Ttulo3Car"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884077" w:id="28"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc141884077"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ttulo3Car"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="001D7407">
         <w:rPr>
           <w:rStyle w:val="Ttulo3Car"/>
         </w:rPr>
         <w:t>Integridad</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w:rsidRPr="001D7407" w:rsidR="001D7407" w:rsidP="00684FBD" w:rsidRDefault="001D7407" w14:paraId="5B7BB344" w14:textId="22CF701D">
+    <w:p w14:paraId="5B7BB344" w14:textId="22CF701D" w:rsidR="001D7407" w:rsidRPr="001D7407" w:rsidRDefault="001D7407" w:rsidP="00684FBD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D7407">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Consiste en la coherencia entre lo que se piensa, se dice y se hace. En el ámbito de lo público, la integridad tiene que ver con el cumplimiento de las promesas que hace el Estado a los ciudadanos frente a la garantía de su seguridad, la prestación eficiente de servicios públicos, la calidad en la planeación e implementación de políticas públicas que mejoren la calidad de vida de cada uno de ellos. Ahora bien, la integridad es una característica personal, que en el sector público también se refiere al cumplimiento de la Promesa que cada servidor le hace al Estado y a la ciudadanía de ejercer a cabalidad su labor</w:t>
       </w:r>
       <w:r w:rsidR="007C628A">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C45966" w:rsidP="00684FBD" w:rsidRDefault="00C45966" w14:paraId="6194BC0A" w14:textId="0968D2A2">
+    <w:p w14:paraId="6194BC0A" w14:textId="0968D2A2" w:rsidR="00C45966" w:rsidRDefault="00C45966" w:rsidP="00684FBD">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884078" w:id="29"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc141884078"/>
       <w:r>
         <w:t xml:space="preserve">4.3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7407" w:rsidR="001D7407">
+      <w:r w:rsidR="001D7407" w:rsidRPr="001D7407">
         <w:t>Código de integridad</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w:rsidRPr="001D7407" w:rsidR="001D7407" w:rsidP="00684FBD" w:rsidRDefault="001D7407" w14:paraId="33992D91" w14:textId="328BBDD9">
+    <w:p w14:paraId="33992D91" w14:textId="328BBDD9" w:rsidR="001D7407" w:rsidRPr="001D7407" w:rsidRDefault="001D7407" w:rsidP="00684FBD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D7407">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">El código de Integridad es entendido como una herramienta de cambio cultural que busca un cambio en las  percepciones que tienen los servidores públicos sobre su trabajo, basado en el enaltecimiento, orgullo y vocación por su rol al servicio de los ciudadanos y en el entendimiento de la importancia que tiene su labor para el país y específicamente para la coyuntura actual; también busca cambio en los hábitos y comportamientos cotidianos de los servidores en su trabajo diario, basados en el fortalecimiento de su quehacer íntegro, eficiente y de calidad . </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D7407" w:rsidR="001D7407" w:rsidP="00684FBD" w:rsidRDefault="00C54E38" w14:paraId="1675E2CE" w14:textId="0AA7B303">
+    <w:p w14:paraId="1675E2CE" w14:textId="0AA7B303" w:rsidR="001D7407" w:rsidRPr="001D7407" w:rsidRDefault="00C54E38" w:rsidP="00684FBD">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc141884079" w:id="30"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc141884079"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4.4 </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7407" w:rsidR="001D7407">
+      <w:r w:rsidR="001D7407" w:rsidRPr="001D7407">
         <w:t>Compromiso</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
-      <w:r w:rsidRPr="001D7407" w:rsidR="001D7407">
+      <w:r w:rsidR="001D7407" w:rsidRPr="001D7407">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A368DA" w:rsidP="00684FBD" w:rsidRDefault="001D7407" w14:paraId="10B7904B" w14:textId="5F06DB81">
+    <w:p w14:paraId="10B7904B" w14:textId="5F06DB81" w:rsidR="00A368DA" w:rsidRDefault="001D7407" w:rsidP="00684FBD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D7407">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Para los </w:t>
       </w:r>
       <w:r w:rsidR="00C54E38">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">funcionarios y </w:t>
       </w:r>
       <w:r w:rsidR="00684FBD">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>contratistas</w:t>
       </w:r>
       <w:r w:rsidRPr="001D7407">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Superintendencia Nacional de Salud el comportamiento integro hace parte de todo el Sistema Integrado de Planeación y Gestión, de manera tal que todas las acciones estén encaminadas a fortalecer la cultura institucional, y a dar continuidad a la visión y misión de la entidad. Por esto a través del acta de compromiso</w:t>
       </w:r>
       <w:r w:rsidR="00684FBD">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="244C26A4" w14:textId="77777777">
+    <w:p w14:paraId="244C26A4" w14:textId="77777777" w:rsidR="00B30488" w:rsidRDefault="00B30488" w:rsidP="00B30488">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="1A268942" w14:textId="77777777">
+    <w:p w14:paraId="1A268942" w14:textId="77777777" w:rsidR="00B30488" w:rsidRDefault="00B30488" w:rsidP="00B30488">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1412"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1239"/>
         <w:gridCol w:w="1727"/>
         <w:gridCol w:w="1123"/>
         <w:gridCol w:w="1909"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidTr="00687BCE" w14:paraId="00099578" w14:textId="77777777">
+      <w:tr w:rsidR="00B30488" w:rsidRPr="002D3CD4" w14:paraId="00099578" w14:textId="77777777" w:rsidTr="00687BCE">
         <w:trPr>
           <w:trHeight w:val="43"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="536C6272" w14:textId="77777777">
+          <w:p w14:paraId="536C6272" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Control de cambios</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidTr="00687BCE" w14:paraId="196B8553" w14:textId="77777777">
+      <w:tr w:rsidR="00B30488" w:rsidRPr="002D3CD4" w14:paraId="196B8553" w14:textId="77777777" w:rsidTr="00687BCE">
         <w:trPr>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="0AB7DF35" w14:textId="77777777">
+          <w:p w14:paraId="0AB7DF35" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Versión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="4AFABA17" w14:textId="77777777">
+          <w:p w14:paraId="4AFABA17" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="0FC1D094" w14:textId="77777777">
+          <w:p w14:paraId="0FC1D094" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Descripción de los cambios</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidTr="00687BCE" w14:paraId="0A458092" w14:textId="77777777">
+      <w:tr w:rsidR="00B30488" w:rsidRPr="002D3CD4" w14:paraId="0A458092" w14:textId="77777777" w:rsidTr="00687BCE">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE09D4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="4CE68689" w14:textId="77777777">
+          <w:p w14:paraId="4CE68689" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="00FE09D4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE09D4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE09D4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="42C41740" w14:textId="77777777">
+          <w:p w14:paraId="42C41740" w14:textId="216BCDF5" w:rsidR="00B30488" w:rsidRPr="00FE09D4" w:rsidRDefault="00FB30C3" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE09D4">
+            <w:r w:rsidRPr="00FB30C3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>26/02/2026</w:t>
+              <w:t>31/03/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E5BD9" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="77BCD826" w14:textId="77777777">
+          <w:p w14:paraId="77BCD826" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="000E5BD9" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5BD9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Se actualiza el encabezado del documento de acuerdo con el nuevo Mapa de Procesos de la Superintendencia Nacional de Salud, actualizando el nombre del proceso, el código y la versión, la cual por cargue inicial en la aplicación tecnológica reinicia desde la versión 1. Adicionalmente, s</w:t>
             </w:r>
             <w:r w:rsidRPr="000E5BD9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e suprime la codificación de los formatos y otros documentos enunciados conservando únicamente el nombre.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000E5BD9" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="22BD2B35" w14:textId="77777777">
+          <w:p w14:paraId="22BD2B35" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="000E5BD9" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="4E2F5E67" w14:textId="77777777">
+          <w:p w14:paraId="4E2F5E67" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5BD9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>La consulta de la armonización documental en el marco del nuevo mapa de procesos y l</w:t>
             </w:r>
             <w:r w:rsidRPr="000E5BD9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>as versiones obsoletas de los documentos se encuentran bajo custodia de la Subdirección de tecnologías de la información de acuerdo con lo solicitado por la Oficina asesora de planeación mediante radicado 20251200200131673.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidTr="00687BCE" w14:paraId="272A07E5" w14:textId="77777777">
+      <w:tr w:rsidR="00B30488" w:rsidRPr="002D3CD4" w14:paraId="272A07E5" w14:textId="77777777" w:rsidTr="00687BCE">
         <w:trPr>
           <w:trHeight w:val="43"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="27620AC7" w14:textId="77777777">
+          <w:p w14:paraId="27620AC7" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Elaboró</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="77442E6F" w14:textId="77777777">
+          <w:p w14:paraId="77442E6F" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Revisó</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="33CCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="0DB656BB" w14:textId="77777777">
+          <w:p w14:paraId="0DB656BB" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Aprobó</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidTr="00687BCE" w14:paraId="0AB37B2E" w14:textId="77777777">
+      <w:tr w:rsidR="00B30488" w:rsidRPr="002D3CD4" w14:paraId="0AB37B2E" w14:textId="77777777" w:rsidTr="00687BCE">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="127DAC5E" w14:textId="77777777">
+          <w:p w14:paraId="127DAC5E" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="7A4A5342" w14:textId="77777777">
+          <w:p w14:paraId="7A4A5342" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Información disponible en el SharePoint de la OAP a través del formato DEFT15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="10690543" w14:textId="77777777">
+          <w:p w14:paraId="10690543" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="27FB9F9A" w14:textId="77777777">
+          <w:p w14:paraId="27FB9F9A" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Información disponible en el SharePoint de la OAP a través del formato DEFT15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="636" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="7B269CA0" w14:textId="77777777">
+          <w:p w14:paraId="7B269CA0" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1081" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="1353A37C" w14:textId="77777777">
+          <w:p w14:paraId="1353A37C" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Información disponible en el SharePoint de la OAP a través del formato DEFT15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidTr="00687BCE" w14:paraId="44BD39C0" w14:textId="77777777">
+      <w:tr w:rsidR="00B30488" w:rsidRPr="002D3CD4" w14:paraId="44BD39C0" w14:textId="77777777" w:rsidTr="00687BCE">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="228950DB" w14:textId="77777777">
+          <w:p w14:paraId="228950DB" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="08EF9D6E" w14:textId="77777777">
+          <w:p w14:paraId="08EF9D6E" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="6B773D74" w14:textId="77777777">
+          <w:p w14:paraId="6B773D74" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="587D89B1" w14:textId="77777777">
+          <w:p w14:paraId="587D89B1" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="636" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="6318438F" w14:textId="77777777">
+          <w:p w14:paraId="6318438F" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1081" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="34E4B33F" w14:textId="77777777">
+          <w:p w14:paraId="34E4B33F" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidTr="00687BCE" w14:paraId="3D182045" w14:textId="77777777">
+      <w:tr w:rsidR="00B30488" w:rsidRPr="002D3CD4" w14:paraId="3D182045" w14:textId="77777777" w:rsidTr="00687BCE">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="2A5D47A1" w14:textId="77777777">
+          <w:p w14:paraId="2A5D47A1" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="5791ACE6" w14:textId="77777777">
+          <w:p w14:paraId="5791ACE6" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="0AA2E35A" w14:textId="77777777">
+          <w:p w14:paraId="0AA2E35A" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="25F8A779" w14:textId="77777777">
+          <w:p w14:paraId="25F8A779" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="636" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="4F3D9423" w14:textId="77777777">
+          <w:p w14:paraId="4F3D9423" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3CD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1081" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D3CD4" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="0868F1FD" w14:textId="77777777">
+          <w:p w14:paraId="0868F1FD" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="002D3CD4" w:rsidRDefault="00B30488" w:rsidP="00B30488">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="619ADB18" w14:textId="77777777">
+    <w:p w14:paraId="619ADB18" w14:textId="77777777" w:rsidR="00B30488" w:rsidRDefault="00B30488" w:rsidP="00B30488">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A368DA" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="502442E1" w14:textId="77777777">
+    <w:p w14:paraId="502442E1" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="00A368DA" w:rsidRDefault="00B30488" w:rsidP="00B30488">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00A368DA" w:rsidR="00B30488" w:rsidSect="006C00D0">
+    <w:sectPr w:rsidR="00B30488" w:rsidRPr="00A368DA" w:rsidSect="006C00D0">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
-      <w:headerReference w:type="first" r:id="Rc1e7f8492241407f"/>
-      <w:footerReference w:type="first" r:id="R3614031b99734bb5"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007A3B1E" w:rsidP="00CD6908" w:rsidRDefault="007A3B1E" w14:paraId="3BD9E201" w14:textId="77777777">
+    <w:p w14:paraId="28E3A717" w14:textId="77777777" w:rsidR="00F76FA9" w:rsidRDefault="00F76FA9" w:rsidP="00CD6908">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007A3B1E" w:rsidP="00CD6908" w:rsidRDefault="007A3B1E" w14:paraId="516CF495" w14:textId="77777777">
+    <w:p w14:paraId="2159AA73" w14:textId="77777777" w:rsidR="00F76FA9" w:rsidRDefault="00F76FA9" w:rsidP="00CD6908">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="007A3B1E" w:rsidRDefault="007A3B1E" w14:paraId="1D9E4301" w14:textId="77777777">
+    <w:p w14:paraId="222D1030" w14:textId="77777777" w:rsidR="00F76FA9" w:rsidRDefault="00F76FA9">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5290,272 +5255,260 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00524BF2" w:rsidRDefault="00524BF2" w14:paraId="77452279" w14:textId="77777777">
+  <w:p w14:paraId="77452279" w14:textId="77777777" w:rsidR="00524BF2" w:rsidRDefault="00524BF2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00D42328">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">pág. </w:t>
     </w:r>
     <w:r w:rsidRPr="00D42328">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00D42328">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00D42328">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00D42328">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D42328">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00524BF2" w:rsidRDefault="00524BF2" w14:paraId="3C2DBC0C" w14:textId="77777777">
+  <w:p w14:paraId="3C2DBC0C" w14:textId="77777777" w:rsidR="00524BF2" w:rsidRDefault="00524BF2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tablanormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2945"/>
       <w:gridCol w:w="2945"/>
       <w:gridCol w:w="2945"/>
     </w:tblGrid>
-    <w:tr w:rsidR="7FB3841B" w:rsidTr="7FB3841B" w14:paraId="033AEDD6">
+    <w:tr w:rsidR="7FB3841B" w14:paraId="033AEDD6" w14:textId="77777777" w:rsidTr="7FB3841B">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="7FB3841B" w:rsidP="7FB3841B" w:rsidRDefault="7FB3841B" w14:paraId="66A43149" w14:textId="3859099A">
+        <w:p w14:paraId="66A43149" w14:textId="3859099A" w:rsidR="7FB3841B" w:rsidRDefault="7FB3841B" w:rsidP="7FB3841B">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
-            <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="7FB3841B" w:rsidP="7FB3841B" w:rsidRDefault="7FB3841B" w14:paraId="0CF41BCD" w14:textId="2E28A431">
+        <w:p w14:paraId="0CF41BCD" w14:textId="2E28A431" w:rsidR="7FB3841B" w:rsidRDefault="7FB3841B" w:rsidP="7FB3841B">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="7FB3841B" w:rsidP="7FB3841B" w:rsidRDefault="7FB3841B" w14:paraId="2A1189C1" w14:textId="61B9AC61">
+        <w:p w14:paraId="2A1189C1" w14:textId="61B9AC61" w:rsidR="7FB3841B" w:rsidRDefault="7FB3841B" w:rsidP="7FB3841B">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="7FB3841B" w:rsidP="7FB3841B" w:rsidRDefault="7FB3841B" w14:paraId="6B83FD60" w14:textId="4F8AC401">
+  <w:p w14:paraId="6B83FD60" w14:textId="4F8AC401" w:rsidR="7FB3841B" w:rsidRDefault="7FB3841B" w:rsidP="7FB3841B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
-      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007A3B1E" w:rsidP="00CD6908" w:rsidRDefault="007A3B1E" w14:paraId="3E2AAD06" w14:textId="77777777">
+    <w:p w14:paraId="0442F7F8" w14:textId="77777777" w:rsidR="00F76FA9" w:rsidRDefault="00F76FA9" w:rsidP="00CD6908">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007A3B1E" w:rsidP="00CD6908" w:rsidRDefault="007A3B1E" w14:paraId="5D5FAB24" w14:textId="77777777">
+    <w:p w14:paraId="76C8D604" w14:textId="77777777" w:rsidR="00F76FA9" w:rsidRDefault="00F76FA9" w:rsidP="00CD6908">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="007A3B1E" w:rsidRDefault="007A3B1E" w14:paraId="314BD966" w14:textId="77777777">
+    <w:p w14:paraId="265566F9" w14:textId="77777777" w:rsidR="00F76FA9" w:rsidRDefault="00F76FA9">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="007A2846" w:rsidP="00352983" w:rsidRDefault="007A2846" w14:paraId="062EE134" w14:textId="1DCA4799">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="062EE134" w14:textId="1DCA4799" w:rsidR="007A2846" w:rsidRDefault="007A2846" w:rsidP="00352983">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="-993"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="9789" w:type="dxa"/>
       <w:tblInd w:w="-506" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2269"/>
       <w:gridCol w:w="4961"/>
       <w:gridCol w:w="1218"/>
       <w:gridCol w:w="1341"/>
     </w:tblGrid>
-    <w:tr w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidTr="7FB3841B" w14:paraId="7EE14D48" w14:textId="77777777">
+    <w:tr w:rsidR="00B30488" w:rsidRPr="003622FD" w14:paraId="7EE14D48" w14:textId="77777777" w:rsidTr="7FB3841B">
       <w:trPr>
         <w:trHeight w:val="699"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2269" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="nil"/>
-            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="1D5F935C" w14:textId="3A802130">
+        <w:p w14:paraId="1D5F935C" w14:textId="3A802130" w:rsidR="00B30488" w:rsidRPr="003622FD" w:rsidRDefault="00B30488" w:rsidP="00B30488">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EC19A6">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11D877FF" wp14:editId="053B7875">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-8890</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>188595</wp:posOffset>
                 </wp:positionV>
@@ -5613,484 +5566,433 @@
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                           </a:ext>
                         </a:extLst>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4961" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:tcMar/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="76A4E924" w14:textId="5FF1B449">
+        <w:p w14:paraId="76A4E924" w14:textId="5FF1B449" w:rsidR="00B30488" w:rsidRPr="003622FD" w:rsidRDefault="00B30488" w:rsidP="00B30488">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00062907">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>GESTIÓN Y ADMINISTRACIÓN DEL TALENTO HUMANO</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1218" w:type="dxa"/>
           <w:tcBorders>
-            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:tcMar/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidRPr="008161C3" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="2F90F72D" w14:textId="71AEB6DA">
+        <w:p w14:paraId="2F90F72D" w14:textId="71AEB6DA" w:rsidR="00B30488" w:rsidRPr="008161C3" w:rsidRDefault="00B30488" w:rsidP="00B30488">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008161C3">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1341" w:type="dxa"/>
-          <w:tcMar/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidRPr="00AE2C77" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="63DE4544" w14:textId="4ABF3A4E">
+        <w:p w14:paraId="63DE4544" w14:textId="4ABF3A4E" w:rsidR="00B30488" w:rsidRPr="00AE2C77" w:rsidRDefault="00B30488" w:rsidP="00B30488">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00062907">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>A1-MN-</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>10</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidTr="7FB3841B" w14:paraId="6DB14E1F" w14:textId="77777777">
+    <w:tr w:rsidR="00B30488" w:rsidRPr="003622FD" w14:paraId="6DB14E1F" w14:textId="77777777" w:rsidTr="7FB3841B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2269" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
-            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="nil"/>
-            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="245ECB4E" w14:textId="71AAA4C6">
+        <w:p w14:paraId="245ECB4E" w14:textId="71AAA4C6" w:rsidR="00B30488" w:rsidRPr="003622FD" w:rsidRDefault="00B30488" w:rsidP="00B30488">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4961" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
-            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:tcMar/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="63AA2475" w14:textId="168208B1">
+        <w:p w14:paraId="63AA2475" w14:textId="168208B1" w:rsidR="00B30488" w:rsidRPr="003622FD" w:rsidRDefault="00B30488" w:rsidP="00B30488">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>CÓDIGO DE INTEGRIDAD</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1218" w:type="dxa"/>
           <w:tcBorders>
-            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:tcMar/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidRPr="008161C3" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="11459464" w14:textId="4B3B58D1">
+        <w:p w14:paraId="11459464" w14:textId="4B3B58D1" w:rsidR="00B30488" w:rsidRPr="008161C3" w:rsidRDefault="00B30488" w:rsidP="00B30488">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008161C3">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>VERSIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1341" w:type="dxa"/>
-          <w:tcMar/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="5B6E954C" w14:textId="252CA3AB">
+        <w:p w14:paraId="5B6E954C" w14:textId="252CA3AB" w:rsidR="00B30488" w:rsidRDefault="00B30488" w:rsidP="00B30488">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00062907">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidTr="7FB3841B" w14:paraId="0F0238FF" w14:textId="77777777">
+    <w:tr w:rsidR="00B30488" w:rsidRPr="003622FD" w14:paraId="0F0238FF" w14:textId="77777777" w:rsidTr="7FB3841B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2269" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
-            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="460EECA1" w14:textId="77777777">
+        <w:p w14:paraId="460EECA1" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="003622FD" w:rsidRDefault="00B30488" w:rsidP="00B30488">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4961" w:type="dxa"/>
           <w:vMerge/>
-          <w:tcBorders/>
-          <w:tcMar/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidRPr="003622FD" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="4598AF95" w14:textId="77777777">
+        <w:p w14:paraId="4598AF95" w14:textId="77777777" w:rsidR="00B30488" w:rsidRPr="003622FD" w:rsidRDefault="00B30488" w:rsidP="00B30488">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1218" w:type="dxa"/>
           <w:tcBorders>
-            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:tcMar/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidRPr="008161C3" w:rsidR="00B30488" w:rsidP="00B30488" w:rsidRDefault="00B30488" w14:paraId="0D94D1D5" w14:textId="14472F6F">
+        <w:p w14:paraId="0D94D1D5" w14:textId="14472F6F" w:rsidR="00B30488" w:rsidRPr="008161C3" w:rsidRDefault="00B30488" w:rsidP="00B30488">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008161C3">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>FECHA</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1341" w:type="dxa"/>
-          <w:tcMar/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00B30488" w:rsidP="7FB3841B" w:rsidRDefault="00B30488" w14:paraId="255B0D1D" w14:textId="1A468B89">
+        <w:p w14:paraId="255B0D1D" w14:textId="1A468B89" w:rsidR="00B30488" w:rsidRDefault="7FB3841B" w:rsidP="7FB3841B">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
-              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="7FB3841B" w:rsidR="7FB3841B">
+          <w:r w:rsidRPr="7FB3841B">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
-              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>31</w:t>
-[...26 lines deleted...]
-            <w:t>/2026</w:t>
+            <w:t>31/03/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00352983" w:rsidP="00352983" w:rsidRDefault="00352983" w14:paraId="12A9F66E" w14:textId="77777777">
+  <w:p w14:paraId="12A9F66E" w14:textId="77777777" w:rsidR="00352983" w:rsidRDefault="00352983" w:rsidP="00352983">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tablanormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2945"/>
       <w:gridCol w:w="2945"/>
       <w:gridCol w:w="2945"/>
     </w:tblGrid>
-    <w:tr w:rsidR="7FB3841B" w:rsidTr="7FB3841B" w14:paraId="7EF7376A">
+    <w:tr w:rsidR="7FB3841B" w14:paraId="7EF7376A" w14:textId="77777777" w:rsidTr="7FB3841B">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="7FB3841B" w:rsidP="7FB3841B" w:rsidRDefault="7FB3841B" w14:paraId="4DAD89ED" w14:textId="073B4C4F">
+        <w:p w14:paraId="4DAD89ED" w14:textId="073B4C4F" w:rsidR="7FB3841B" w:rsidRDefault="7FB3841B" w:rsidP="7FB3841B">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
-            <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="7FB3841B" w:rsidP="7FB3841B" w:rsidRDefault="7FB3841B" w14:paraId="4BFCCA41" w14:textId="48C66CDE">
+        <w:p w14:paraId="4BFCCA41" w14:textId="48C66CDE" w:rsidR="7FB3841B" w:rsidRDefault="7FB3841B" w:rsidP="7FB3841B">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="7FB3841B" w:rsidP="7FB3841B" w:rsidRDefault="7FB3841B" w14:paraId="4EF69BDC" w14:textId="37D16D17">
+        <w:p w14:paraId="4EF69BDC" w14:textId="37D16D17" w:rsidR="7FB3841B" w:rsidRDefault="7FB3841B" w:rsidP="7FB3841B">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="7FB3841B" w:rsidP="7FB3841B" w:rsidRDefault="7FB3841B" w14:paraId="1448A0E2" w14:textId="40765FA2">
+  <w:p w14:paraId="1448A0E2" w14:textId="40765FA2" w:rsidR="7FB3841B" w:rsidRDefault="7FB3841B" w:rsidP="7FB3841B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0111094C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B480459C"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -6152,260 +6054,260 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="052631CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BC04C42"/>
     <w:lvl w:ilvl="0" w:tplc="CA8E4BE8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B917DB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D722BD3E"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1119266F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60F89340"/>
     <w:lvl w:ilvl="0" w:tplc="922622B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6467,164 +6369,164 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D532B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7EC04CA"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EC65573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA3072D8"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -6868,147 +6770,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B7F3D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="027A6588"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BEE5AB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAB01144"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7067,147 +6969,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EA16AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04EC4560"/>
     <w:lvl w:ilvl="0" w:tplc="68CA6870">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FFB408B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C2C2BC2"/>
     <w:lvl w:ilvl="0" w:tplc="37C27D6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7269,373 +7171,373 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40B34845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="864A620A"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4170364A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E304A144"/>
     <w:lvl w:ilvl="0" w:tplc="CA8E4BE8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48D8557A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A82AE17E"/>
     <w:lvl w:ilvl="0" w:tplc="271CD164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listas"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="492543B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A55C4F4E"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7872,277 +7774,277 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BDD21FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="915AADE8"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E265879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A04603E8"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="518779EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AC2C945E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
@@ -8213,260 +8115,260 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F673170"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="894CC85A"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65CE4D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="106661F6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67520999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD84BD4C"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8525,260 +8427,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78C8752A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D83E59EC"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C2D16CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79F8A044"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1307393148">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="411972000">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="579367035">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="36006453">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="780341674">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2030252757">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1636984648">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1344935408">
@@ -8820,54 +8722,54 @@
   <w:num w:numId="20" w16cid:durableId="119568145">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1675181156">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="999767582">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="723409638">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="662783283">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1657105951">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2096903016">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="60"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -8958,50 +8860,51 @@
     <w:rsid w:val="002E2EC4"/>
     <w:rsid w:val="002E72AA"/>
     <w:rsid w:val="002F7E81"/>
     <w:rsid w:val="003034F6"/>
     <w:rsid w:val="003035BA"/>
     <w:rsid w:val="00305B00"/>
     <w:rsid w:val="00306A09"/>
     <w:rsid w:val="0031468F"/>
     <w:rsid w:val="003224B5"/>
     <w:rsid w:val="00323671"/>
     <w:rsid w:val="003316A4"/>
     <w:rsid w:val="00352983"/>
     <w:rsid w:val="00357C0F"/>
     <w:rsid w:val="00365E6A"/>
     <w:rsid w:val="00370FD8"/>
     <w:rsid w:val="003763AD"/>
     <w:rsid w:val="003836D7"/>
     <w:rsid w:val="00391573"/>
     <w:rsid w:val="00392452"/>
     <w:rsid w:val="00393CE7"/>
     <w:rsid w:val="00394961"/>
     <w:rsid w:val="00394F6B"/>
     <w:rsid w:val="00396951"/>
     <w:rsid w:val="00397FC4"/>
     <w:rsid w:val="003A2969"/>
+    <w:rsid w:val="003A418B"/>
     <w:rsid w:val="003B208C"/>
     <w:rsid w:val="003B28D1"/>
     <w:rsid w:val="003D0A3C"/>
     <w:rsid w:val="003D3053"/>
     <w:rsid w:val="003E5860"/>
     <w:rsid w:val="003F27DC"/>
     <w:rsid w:val="003F32E7"/>
     <w:rsid w:val="003F5145"/>
     <w:rsid w:val="003F5D79"/>
     <w:rsid w:val="00405EC7"/>
     <w:rsid w:val="00416A29"/>
     <w:rsid w:val="004178CD"/>
     <w:rsid w:val="00433085"/>
     <w:rsid w:val="00436C74"/>
     <w:rsid w:val="00440056"/>
     <w:rsid w:val="00441EB8"/>
     <w:rsid w:val="00443479"/>
     <w:rsid w:val="00455106"/>
     <w:rsid w:val="00465D20"/>
     <w:rsid w:val="00471B38"/>
     <w:rsid w:val="00472676"/>
     <w:rsid w:val="00490CB6"/>
     <w:rsid w:val="004975D2"/>
     <w:rsid w:val="004A6772"/>
     <w:rsid w:val="004B17C8"/>
@@ -9282,52 +9185,54 @@
     <w:rsid w:val="00EA79FE"/>
     <w:rsid w:val="00EB20C6"/>
     <w:rsid w:val="00EB2D5D"/>
     <w:rsid w:val="00EB3808"/>
     <w:rsid w:val="00EB3FA9"/>
     <w:rsid w:val="00EB7812"/>
     <w:rsid w:val="00EC5885"/>
     <w:rsid w:val="00ED5195"/>
     <w:rsid w:val="00ED5FCC"/>
     <w:rsid w:val="00EE4EBC"/>
     <w:rsid w:val="00EE7A87"/>
     <w:rsid w:val="00F00383"/>
     <w:rsid w:val="00F03272"/>
     <w:rsid w:val="00F12D56"/>
     <w:rsid w:val="00F137CA"/>
     <w:rsid w:val="00F15BFE"/>
     <w:rsid w:val="00F26059"/>
     <w:rsid w:val="00F27904"/>
     <w:rsid w:val="00F412C4"/>
     <w:rsid w:val="00F4308D"/>
     <w:rsid w:val="00F50593"/>
     <w:rsid w:val="00F55996"/>
     <w:rsid w:val="00F5782D"/>
     <w:rsid w:val="00F61FE9"/>
     <w:rsid w:val="00F74C74"/>
+    <w:rsid w:val="00F76FA9"/>
     <w:rsid w:val="00F9181C"/>
     <w:rsid w:val="00FB10E5"/>
+    <w:rsid w:val="00FB30C3"/>
     <w:rsid w:val="00FB3DCC"/>
     <w:rsid w:val="00FB6C2E"/>
     <w:rsid w:val="00FC1414"/>
     <w:rsid w:val="00FC33CD"/>
     <w:rsid w:val="00FC3A5D"/>
     <w:rsid w:val="00FD0725"/>
     <w:rsid w:val="00FD1E73"/>
     <w:rsid w:val="00FD3788"/>
     <w:rsid w:val="00FD4AD5"/>
     <w:rsid w:val="00FE3477"/>
     <w:rsid w:val="00FF4269"/>
     <w:rsid w:val="00FF77FA"/>
     <w:rsid w:val="0D97E7BB"/>
     <w:rsid w:val="10E840E0"/>
     <w:rsid w:val="3B86145C"/>
     <w:rsid w:val="3FE9397A"/>
     <w:rsid w:val="49746EAE"/>
     <w:rsid w:val="5291AAF8"/>
     <w:rsid w:val="6C4381A1"/>
     <w:rsid w:val="72BD25D8"/>
     <w:rsid w:val="7FB3841B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -9335,133 +9240,133 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0A922B01"/>
   <w15:docId w15:val="{8B5490C1-2808-4D0B-B934-78BDCCD2AA51}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9617,52 +9522,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -9729,51 +9634,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00472676"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="480" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00BB1549"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="540"/>
       <w:ind w:left="1080"/>
@@ -9841,1402 +9746,1401 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001C6990"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="360"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD6908"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CD6908"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005E5F46"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:before="180" w:after="180" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005E5F46"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD6908"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008718D3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodegloboCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008718D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE4EBC"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE4EBC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter0" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Fuentedeprrafopredeter0">
     <w:name w:val="Fuente de párrafo predeter"/>
     <w:rsid w:val="006B1A7D"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo1Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BB1549"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo2Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E10979"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Lista viñetas,Párrafo,HOJA,Bolita,Párrafo de lista4,BOLADEF,Párrafo de lista3,Párrafo de lista21,BOLA,Nivel 1 OS,Colorful List Accent 1,Colorful List - Accent 11,Lista vistosa - Énfasis 11,Ha,titulo 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PrrafodelistaCar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002717F5"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citadestacada">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitadestacadaCar"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="009016C6"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="280" w:after="280"/>
       <w:ind w:left="284" w:right="284"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CitadestacadaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
     <w:name w:val="Cita destacada Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Citadestacada"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="009016C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo3Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0017299C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo4Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001C6990"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listas" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listas">
     <w:name w:val="Listas"/>
     <w:basedOn w:val="Prrafodelista"/>
     <w:link w:val="ListasCar"/>
     <w:rsid w:val="00D26DBB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:rsid w:val="006B4ED8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PrrafodelistaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PrrafodelistaCar">
     <w:name w:val="Párrafo de lista Car"/>
     <w:aliases w:val="Lista viñetas Car,Párrafo Car,HOJA Car,Bolita Car,Párrafo de lista4 Car,BOLADEF Car,Párrafo de lista3 Car,Párrafo de lista21 Car,BOLA Car,Nivel 1 OS Car,Colorful List Accent 1 Car,Colorful List - Accent 11 Car,Ha Car,titulo 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Prrafodelista"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="002717F5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListasCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListasCar">
     <w:name w:val="Listas Car"/>
     <w:basedOn w:val="PrrafodelistaCar"/>
     <w:link w:val="Listas"/>
     <w:rsid w:val="00D26DBB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006B1A06"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula4-nfasis1">
     <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="002D2BAB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula5oscura-nfasis1">
     <w:name w:val="Grid Table 5 Dark Accent 1"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="002D2BAB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula4-nfasis5">
     <w:name w:val="Grid Table 4 Accent 5"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="002D2BAB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula4-nfasis2">
     <w:name w:val="Grid Table 4 Accent 2"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00237626"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="D99594" w:themeColor="accent2" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="D99594" w:themeColor="accent2" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="C0504D" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabladecuadrcula4">
     <w:name w:val="Grid Table 4"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="006D4680"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula5oscura">
     <w:name w:val="Grid Table 5 Dark"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00DD7300"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula5oscura-nfasis3">
     <w:name w:val="Grid Table 5 Dark Accent 3"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00DD7300"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula4-nfasis4">
     <w:name w:val="Grid Table 4 Accent 4"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D83AD6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="8064A2" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula4-nfasis3">
     <w:name w:val="Grid Table 4 Accent 3"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D83AD6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="9BBB59" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabladelista3">
     <w:name w:val="List Table 3"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D83AD6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula1clara">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00AA2192"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula1clara-nfasis1">
     <w:name w:val="Grid Table 1 Light Accent 1"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00AA2192"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="2" w:space="0"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula3-nfasis1">
     <w:name w:val="Grid Table 3 Accent 1"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="000E172C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
@@ -11282,100 +11186,100 @@
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula7concolores">
     <w:name w:val="Grid Table 7 Colorful"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="000E172C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
@@ -11421,97 +11325,97 @@
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabladecuadrcula3">
     <w:name w:val="Grid Table 3"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="000E172C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
@@ -11557,148 +11461,148 @@
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Entrecomilladojurdico" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Entrecomilladojurdico">
     <w:name w:val="Entrecomillado jurídico"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EntrecomilladojurdicoCar"/>
     <w:qFormat/>
     <w:rsid w:val="0091741A"/>
     <w:pPr>
-      <w:framePr w:wrap="around" w:hAnchor="text" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:y="1"/>
       <w:pBdr>
-        <w:top w:val="single" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33" w:sz="4" w:space="8"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33" w:sz="4" w:space="8"/>
+        <w:top w:val="single" w:sz="4" w:space="8" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+        <w:left w:val="single" w:sz="4" w:space="8" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+        <w:bottom w:val="single" w:sz="4" w:space="8" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+        <w:right w:val="single" w:sz="4" w:space="8" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="851" w:right="851"/>
       <w:mirrorIndents/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Respuesta" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Respuesta">
     <w:name w:val="Respuesta"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RespuestaCar"/>
     <w:rsid w:val="00767956"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pBdr>
-        <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="36" w:space="1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="36" w:space="4"/>
+        <w:top w:val="single" w:sz="36" w:space="1" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="36" w:space="4" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="36" w:space="1" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="36" w:space="4" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="113"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="20"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EntrecomilladojurdicoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EntrecomilladojurdicoCar">
     <w:name w:val="Entrecomillado jurídico Car"/>
     <w:basedOn w:val="CitadestacadaCar"/>
     <w:link w:val="Entrecomilladojurdico"/>
     <w:rsid w:val="0091741A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RespuestaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RespuestaCar">
     <w:name w:val="Respuesta Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Respuesta"/>
     <w:rsid w:val="00767956"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="20"/>
       <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TtuloTDC">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00524BF2"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
@@ -11722,445 +11626,445 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TDC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00524BF2"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrculaclara">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="008273BE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:link w:val="SinespaciadoCar"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00EB7812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SinespaciadoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SinespaciadoCar">
     <w:name w:val="Sin espaciado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Sinespaciado"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00EB7812"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentario">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00820A0C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textocomentario">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextocomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00820A0C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextocomentarioCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
     <w:name w:val="Texto comentario Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textocomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00820A0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textocomentario"/>
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00820A0C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AsuntodelcomentarioCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00820A0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Descripcin">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B52707"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PortadaTitulo" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PortadaTitulo">
     <w:name w:val="Portada Titulo"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:link w:val="PortadaTituloCar"/>
     <w:qFormat/>
     <w:rsid w:val="003034F6"/>
     <w:pPr>
       <w:spacing w:after="720" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="44"/>
       <w:szCs w:val="96"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PortadaFechadeldocumento" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PortadaFechadeldocumento">
     <w:name w:val="Portada Fecha del documento"/>
     <w:basedOn w:val="Respuesta"/>
     <w:link w:val="PortadaFechadeldocumentoCar"/>
     <w:qFormat/>
     <w:rsid w:val="00252007"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PortadaTituloCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PortadaTituloCar">
     <w:name w:val="Portada Titulo Car"/>
     <w:basedOn w:val="Ttulo1Car"/>
     <w:link w:val="PortadaTitulo"/>
     <w:rsid w:val="003034F6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="96"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Descripcionportada" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Descripcionportada">
     <w:name w:val="Descripcion portada"/>
     <w:basedOn w:val="PortadaFechadeldocumento"/>
     <w:link w:val="DescripcionportadaCar"/>
     <w:rsid w:val="008352E9"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="DEF2DF" w:sz="36" w:space="1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="DEF2DF" w:sz="36" w:space="4"/>
+        <w:top w:val="single" w:sz="36" w:space="1" w:color="DEF2DF"/>
+        <w:left w:val="single" w:sz="36" w:space="4" w:color="DEF2DF"/>
+        <w:bottom w:val="single" w:sz="36" w:space="1" w:color="DEF2DF"/>
+        <w:right w:val="single" w:sz="36" w:space="4" w:color="DEF2DF"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="DEF2DF"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PortadaFechadeldocumentoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PortadaFechadeldocumentoCar">
     <w:name w:val="Portada Fecha del documento Car"/>
     <w:basedOn w:val="RespuestaCar"/>
     <w:link w:val="PortadaFechadeldocumento"/>
     <w:rsid w:val="00252007"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PortadaDescripcin" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PortadaDescripcin">
     <w:name w:val="Portada Descripción"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PortadaDescripcinCar"/>
     <w:qFormat/>
     <w:rsid w:val="001C6990"/>
     <w:pPr>
       <w:spacing w:before="1080" w:after="1080"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DescripcionportadaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="DescripcionportadaCar">
     <w:name w:val="Descripcion portada Car"/>
     <w:basedOn w:val="PortadaFechadeldocumentoCar"/>
     <w:link w:val="Descripcionportada"/>
     <w:rsid w:val="008352E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="clear" w:color="auto" w:fill="DEF2DF"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuente" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fuente">
     <w:name w:val="Fuente"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FuenteCar"/>
     <w:qFormat/>
     <w:rsid w:val="00357C0F"/>
     <w:rPr>
       <w:rFonts w:cs="Open Sans"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:szCs w:val="21"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PortadaDescripcinCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PortadaDescripcinCar">
     <w:name w:val="Portada Descripción Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="PortadaDescripcin"/>
     <w:rsid w:val="001C6990"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E5F46"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FuenteCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuenteCar">
     <w:name w:val="Fuente Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Fuente"/>
     <w:rsid w:val="00357C0F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Open Sans"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextonotapieCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E5F46"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E5F46"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TDC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F03272"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TDC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F03272"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="tablaEncabezado" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablaEncabezado">
     <w:name w:val="tabla Encabezado"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="tablaEncabezadoCar"/>
     <w:rsid w:val="00850E7D"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="tablaEncabezadoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="tablaEncabezadoCar">
     <w:name w:val="tabla Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="tablaEncabezado"/>
     <w:rsid w:val="00850E7D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Portada-Superintendencia" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Portada-Superintendencia">
     <w:name w:val="Portada - Superintendencia"/>
     <w:basedOn w:val="PortadaDescripcin"/>
     <w:link w:val="Portada-SuperintendenciaCar"/>
     <w:qFormat/>
     <w:rsid w:val="008C4054"/>
     <w:pPr>
       <w:spacing w:before="4200" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Portada-SuperintendenciaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Portada-SuperintendenciaCar">
     <w:name w:val="Portada - Superintendencia Car"/>
     <w:basedOn w:val="PortadaDescripcinCar"/>
     <w:link w:val="Portada-Superintendencia"/>
     <w:rsid w:val="008C4054"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabladelista2-nfasis3">
     <w:name w:val="List Table 2 Accent 3"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00CE2B8C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -12171,208 +12075,208 @@
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula6concolores-nfasis3">
     <w:name w:val="Grid Table 6 Colorful Accent 3"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00957CEC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula1clara-nfasis3">
     <w:name w:val="Grid Table 1 Light Accent 3"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="007C4447"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="D6E3BC" w:themeColor="accent3" w:themeTint="66" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="D6E3BC" w:themeColor="accent3" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BC" w:themeColor="accent3" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BC" w:themeColor="accent3" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BC" w:themeColor="accent3" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BC" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BC" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BC" w:themeColor="accent3" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99" w:sz="2" w:space="0"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula6concolores-nfasis1">
     <w:name w:val="Grid Table 6 Colorful Accent 1"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="007C4447"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
@@ -12397,51 +12301,52 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="618100778">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="Rc1e7f8492241407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="R3614031b99734bb5" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -12721,63 +12626,50 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate>2022-04-29T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010033CC69E006FF9F44B9207B3689F8F025" ma:contentTypeVersion="15" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="7da299a8e00fc18846b04a17c1b8bbb8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ef6e1e8-23ac-4db9-86c4-0e3601708a35" xmlns:ns3="e08f44b2-7c34-4b17-b577-bb772d2280b8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4188c17948dd8fa52b587f5e4c54c72b" ns2:_="" ns3:_="">
     <xsd:import namespace="0ef6e1e8-23ac-4db9-86c4-0e3601708a35"/>
     <xsd:import namespace="e08f44b2-7c34-4b17-b577-bb772d2280b8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:imagen" minOccurs="0"/>
               </xsd:all>
@@ -12968,130 +12860,165 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="e08f44b2-7c34-4b17-b577-bb772d2280b8" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0ef6e1e8-23ac-4db9-86c4-0e3601708a35">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <imagen xmlns="0ef6e1e8-23ac-4db9-86c4-0e3601708a35" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6A9C2C7-8B8E-4B5B-AE59-510EA9D5C169}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C76F0944-5ADF-4857-88C5-9AD17FFCD2BC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0ef6e1e8-23ac-4db9-86c4-0e3601708a35"/>
+    <ds:schemaRef ds:uri="e08f44b2-7c34-4b17-b577-bb772d2280b8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E548626-AA0A-4E63-8357-D3591732515D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C76F0944-5ADF-4857-88C5-9AD17FFCD2BC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6A9C2C7-8B8E-4B5B-AE59-510EA9D5C169}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CEF70DC-6EAD-4FA5-850F-6ABAC6A9C12E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="b5a5f8ac-3502-4815-83b6-d63194c370fb"/>
     <ds:schemaRef ds:uri="e08f44b2-7c34-4b17-b577-bb772d2280b8"/>
+    <ds:schemaRef ds:uri="0ef6e1e8-23ac-4db9-86c4-0e3601708a35"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>12</Pages>
+  <Words>1954</Words>
+  <Characters>10750</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>89</Lines>
+  <Paragraphs>25</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>12679</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject>Subtítulo o descripción del manual</dc:subject>
   <dc:creator>jlozano@supersalud.gov.co</dc:creator>
-  <keywords>CIFL02, supersalud</keywords>
+  <cp:keywords>CIFL02, supersalud</cp:keywords>
   <dc:description/>
-  <lastModifiedBy>Jason Fernando Bolivar Silva</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2021-12-09T20:17:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <category/>
-[...1 lines deleted...]
-</coreProperties>
+  <cp:category/>
+  <cp:contentStatus/>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>a6ba378b-9870-489a-b641-68ff972f7f6c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010033CC69E006FF9F44B9207B3689F8F025</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Grupo_Objetivo">
     <vt:lpwstr>Usuarios</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Publicado">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Tematica">
     <vt:lpwstr>formato, Plantilla, Documento, Institucional, COFL02, procesador, palabra, Word,  Proceso, Comunicación, Comunicaciones, Estratégicas, Imagen, Institucional.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Order">
     <vt:r8>7197000</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>