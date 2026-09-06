--- v0 (2026-06-07)
+++ v1 (2026-09-06)
@@ -1,305 +1,390 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29825"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jason.bolivar\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ivonne.molina\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{AE38E0C1-90F2-4AC0-8FB2-229DC395FCC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D4976759-CFA4-4EE7-A464-82C7930E1F75}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{577FADE1-C1B8-4684-A607-5F782622089C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{43159996-2FEA-40EB-B4E7-A861577C71C5}"/>
+    <workbookView xWindow="-28920" yWindow="855" windowWidth="29040" windowHeight="15720" xr2:uid="{43159996-2FEA-40EB-B4E7-A861577C71C5}"/>
   </bookViews>
   <sheets>
     <sheet name="E1" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'E1'!$A$1:$N$20</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="42">
   <si>
     <t>CARACTERIZACIÓN DE PROCESO</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
-    <t>E1-CAR-1</t>
-[...1 lines deleted...]
-  <si>
     <t>E1 DIRECCIONAMIENTO ESTRATÉGICO</t>
   </si>
   <si>
     <t>Versión</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Objetivo del proceso</t>
   </si>
   <si>
     <t>Alcance del proceso</t>
   </si>
   <si>
     <t>Líder(es) de proceso</t>
   </si>
   <si>
-    <t>Definir el Direccionamiento Estratégico de la Entidad mediante la formulación de planes, programas y proyectos, así como la articulación de los Sistemas de Gestión, alineados con los objetivos, políticas y metas gubernamentales e institucionales, con el fin de garantizar el cumplimineto de la misionalidad, los retos sectoriales y el mejormiento continuo.</t>
-[...2 lines deleted...]
-    <t>Inicia con la formulación de la planeación estratégica, planes, programas y proyectos, la gestión de riesgo y fnaliza implementando el ciclo de mejora continua.</t>
+    <t>Orientar la gestión institucional a través de la formulación de planes, programas y proyectos, la generación de lineamientos estratégicos, la implementación y articulación del Sistema Integrado de Gestión (SIG) y el Modelo Integrado de Planeación y Gestión (MIPG), el apoyo a la Innovación, la Gestión del Conocimiento y el seguimiento a los instrumentos de control de la planeación y los riesgos, para asegurar su alineación con los objetivos, políticas y metas gubernamentales e institucionales, y contribuir al cumplimiento de la misionalidad, la atención de los retos sectoriales y el mejoramiento continuo de la Entidad</t>
   </si>
   <si>
     <t>Oficina Asesora de Planeación</t>
   </si>
   <si>
     <t>Proveedor
 interno o externo</t>
   </si>
   <si>
     <t>Entrada</t>
   </si>
   <si>
     <t>PHVA</t>
   </si>
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Salida</t>
   </si>
   <si>
     <t>Cliente
 interno o externo</t>
   </si>
   <si>
-    <t>1.1 Presidencia de la República
-[...2 lines deleted...]
-1.3 Alta Dirección
+    <t>P</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">• Generar alertas y recomendaciones a las instancias correspondientes ante posibles incumplimientos normativos. 
+• Definir, implementar y realizar seguimiento a acciones de mejora del proceso. 
+• Ejecutar acciones para cerrar brechas en políticas de gestión y desempeño.  
+• Formular e implementar acciones correctivas y de mejora como resultado de las actividades de seguimiento y evaluación.
+• Tomar acciones correctivas frente a eventos de materialización de riesgos, incumplimientos en indicadores o planes asignados.
+</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>Normatividad</t>
+  </si>
+  <si>
+    <t>Indicadores</t>
+  </si>
+  <si>
+    <t>Riesgos</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Los requisitos normativos aplicables al proceso se encuentran establecidos en los documentos institucionales (políticas, procedimientos, manuales, entre otros), así como en la Matriz de Requisitos Legales. Adicionalmente, puede consultarse el Normograma Institucional en el siguiente enlace: </t>
+  </si>
+  <si>
+    <t>Los indicadores de gestión del proceso y sus resultados se encuentran disponibles para consulta en el aplicativo dispuesto para tal fin.</t>
+  </si>
+  <si>
+    <t>· Recursos Humanos</t>
+  </si>
+  <si>
+    <t>· Recursos financieros (funcionamiento e inversión)</t>
+  </si>
+  <si>
+    <t>· Recursos Tecnológicos</t>
+  </si>
+  <si>
+    <t>Normograma Superintendencia Nacional de Salud</t>
+  </si>
+  <si>
+    <t>· Recursos físicos y de infraestructura</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">• Analizar contexto interno y externo del proceso, identificando riesgos y oportunidades. 
+• Identificar, analizar y priorizar necesidades institucionales y planificar la gestión del proceso a través de las políticas, planes, programas, proyectos e iniciativas. 
+• Identificar y gestionar información documentada requerida para la adecuada operación del proceso.
+• Identificar las necesidades institucionales y las acciones requeridas para la adecuada planificación del Sistema Integrado de Gestión de la entidad.
+•  Apoyar la identificar las necesidades, prioridades y acciones asociadas al desarrollo del Subsistema de Gestión del Conocimiento.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•  Identifcar conocimiento crítico, realizar el diagnóstico del mapa de conocimiento, establecer estrategias de transferencias y retención del conocimiento.
+• Identifica estrategias encaminadas a fortalecer la Innovación al interior de la Entidad. </t>
+    </r>
+  </si>
+  <si>
+    <t>Inicia con la formulación de la planeación estratégica, planes, programas y proyectos, la gestión de riesgo y la gestión del conocimiento y la Innovación, continua con la articulación del Sistema Integrado de Gestión y del Modelo Integrado de Planeación y estión - MIPG y finaliza con el seguimiento y verificación de la gestión institucional.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1 Presidencia de la República
+1.1Congreso de la República
+1.3 Ministerio de Salud y Protección Social
+1.4 Departamento Administrativo de la Función Pública - DAFP
+1.5 Todos los procesos
 2.1 Ministerio de Hacienda y Crédito Público
 2.2 Departamento Nacional de Planeación
-2.3 Áreas líderes de Planes, programas y proyectos
-2.4 Secretaría General
+2.3 Secretaría General
+2.4  Áreas líderes de Planes, programas y proyectos
 3.1 Departamento Administrativo de la Función Pública
 3.2  Oficina Asesora de Planeación
+3.3.Todos los procesos
 4.1 Departamento Administrativo de la Función Pública
 4.2 Oficina Asesora de Planeación
-5.1 Oficina Asesora de Planeación
-5.2 Oficina de Control Interno
+5.1 Departamento Administrativo de la Función Pública DAFP
+5.2.Oficina Asesora de Planeación
 6.1 Oficina Asesora de Planeación
-7.1 Entes de Control
-[...6 lines deleted...]
-2.2 Ley General de Presupuesto General de la Nación
+6.2 Gobierno Nacional 
+6.3 Organismos de normalización y certificación 
+7.1. Oficina Asesora de Planeación
+7.1  Oficina de Control Interno
+7.2 Entes de Control
+7.2 Organismos certificadores o auditores externos
+7.3.Oficina Asesora de Planeación
+7.4 Todos los procesos
+7.5 Servidores, directivos, equipos técnicos
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1 Políticas Públicas, lineamientos y directrices 
+1.1 Decreto 1080 de 2021
+1.2. Decreto 612 de 2018
+1.3 Políticas Públicas, lineamientos y directrices sectoriales
+1.4 Lineamientos de implementación de MIPG
+1.5 Informes  y resultados de gestión
+2.1 Plan Nacional de Desarrollo, Plan Sectorial, Plan Estratégico Institucional
+2.1 Ley General de Presupuesto General de la Nación
+2.2 Lineamientos de planeación y ejecución del presupuesto público
 2.3 Resolución desagregación presupuestal Supersalud
 2.4 Reportes de ejecución de las actividades de los planes y programas institucionales y sus indicadores
 3.1 Índice de Desempeño Institucional
-4.1 Modelo Integrado de Planeación y Gestión (MIPG)
-[...1 lines deleted...]
-4.3 Diagnóstico de capacidades y entornos
+3.1. Lineamientos del Modelo Integrado de Planeación y Gesstión MIPG
+3.2 Lineamientos de análisis y monitoreo de indicadores
+3.2 Lineamientos de seguimiento a la gestión institucional
+3.3 Resultados de la gestión 
+4.1 Modelo Integrado de Planeación y Gestión (MIPG) 
+4.2 Diagnóstico de capacidades y entorno
+4.2Políticas y directrices institucionales
+4.2. Lineamientos para la elaboración y control de documentos del SIG
 5.1 Lineamientos para la Gestión Integral del Riesgo en Entidades Públicas
 5.2 Mapa de Riesgos Institucional
-5.3 Decreto 1080 de 2021
-[...13 lines deleted...]
-    <t>1. Formular la Planeación estratégica de la Entidad.​
+5.3.Lineamientos para la Gestión Integral del Riesgo  en la Supersalud
+6.1 Lineamientos de auditorías Internas del SIG
+6.2 Marco legal vigente, requisitos legales
+6.3 Normas técnicas  y lineamientos para la implementación de subsistemas de gestión
+7.1  Informes de auditorías internas
+7.2 Informes de auditorías externas
+7.3  Lineamientos para la gestión de mejora
+7.4 .Planes de Mejoramiento
+7.5 Lecciones aprendidas, buenas prácticas,conocimiento crítico, y análisis de datos 
+</t>
+  </si>
+  <si>
+    <t>• Verificar el cumplimiento de metas, planes, programas y proyectos del proceso. 
+• Evaluar resultado de indicadores, eventos de riesgos materializados, hallazgos de auditorías internas y externas, seguimientos a la gestión y autoevaluación del proceso. 
+• Revisar resultados del IDI, ITA y demás índices de gestión aplicables. 
+• Verificar el cumplimiento de los controles establecidos en el proceso y evaluar su adecuación.
+• Evaluar el nivel de cumplimiento de los lineamientos institucionales y de la normativa aplicable al Sistema Integrado de Gestión y a los subsistemas que lo conforman, verificando la coherencia, eficacia y conformidad.
+• Validar el uso, transferencia y apropiación del conocimiento al interior de la Entidad.
+• Verificar la efectividad de las estrategias de innovación implementadas a nivel institucional.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1. Formular la Planeación estratégica de la Entidad.​
 2. Gestionar la formulación, seguimiento y control de planes, programas, proyectos.​
 3. Orientar la medición y seguimiento a la gestión institucional.​
 4. Gestionar la sostenibilidad del Sistema Integrado de Gestión y MIPG​
 5. Gestionar el sistema de administración del riesgo de la entidad (formulación, monitoreo y evaluación)​
 6. Programar y ejecutar auditorias del Sistema  Integrado de Gestión ​
-7. Gestionar la mejora continua</t>
-[...6 lines deleted...]
-1.2  Planes institucionales y estratégicos
+7. Gestionar la mejora continua
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>8. Gestionar el mapa de conocimiento institucional, implementar estrategias de transferencias y retención del conocimiento y acciones encaminadas a fortalecer la Innovación al interior de la Entidad. Fomentar una cultura del compartir y difundir el conocimiento crítico. Identificar riesgos de fuga de conocimiento.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Los Riesgos Generales de la Gestión, Riesgos Fiscales, Riesgos de Seguridad de la Información y Riesgos para la Integridad Pública (según aplique) y sus controles se encuentran documentados en el Mapa Integral de Riesgos del proceso.
+</t>
+  </si>
+  <si>
+    <t>1.1 Diagnóstico de capacidades y entorno
+1.2. Plan Estratégico Institucional
+1.3 Planes institucionales y estratégicos
 2.1  Proyectos de Inversión
 2.2  Fichas Estadísticas Básicas de Inversión
 2.3  Informes de seguimiento a los proyectos de inversión
 2.4 Seguimiento a la implementación de Planes Institucionales y Estratégicos
 3.1 Formulario Único de Reporte de Avances de la Gestión (FURAG) 
 3.2 Informes de seguimiento y análisis de indicadores.
 3.3 Informes de Gestión
 3.4 Seguimiento a los indicadores para la medición de la Gestión Institucional
-4.1 Diagnóstico de capacidades y entornos
-[...9 lines deleted...]
-1.2 Procesos Supersalud
+3.5. Informes de rendición de cuentas
+4.1 Lineamientos para la operación y mejora del Sistema Integrado de Gestión
+4.2 Planes de trabajo para la sostenibilidad del SIG y MIPG
+4.3 Lecciones aprendidas y buenas prácticas
+4.4 Documentos del SIG creados, actualizados o inactivados con acompañamiento metodológico
+5.1 Lineamientos para la gestión del riesgo
+5.2 Mapa de Riesgos Institucional consolidado  y planes de tratamiento formulados con acompañamiento metodológico
+5.3.Informes de monitoreo de riesgos (segunda línea de defensa)
+6.1 Programa, plan e informes de auditorías internas del SIG
+7.1 Planes de mejoramiento formulados con acompañamiento metodológico
+7.2 Informes de implementación y estado de planes de mejoramiento.
+7.3. Hallazgos, conclusiones y oportunidades de mejora
+8. Diseño del mapa de conocimiento, activos de conocimiento identificados, lecciones aprendidas, herramientas para el uso y transferencia del conocimiento implementadas, acciones de innovación.</t>
+  </si>
+  <si>
+    <t>1.1 Procesos Supersalud
+1.2.Superintendente Nacional de Salud.
+1.3 Procesos Supersalud
 2.1 Departamento Nacional de Planeación
 2.2 Gerentes de Proyectos de inversión
 2.3 Líderes de Procesos, Programas o Proyectos
+2.4 Comité Institucional de Gestión y Desempeño, líderes de proceso, Oficina Asesora de Planeación
 3.1 Departamento Administrativo de la Función Pública.
 3.2 Comité Institucional de Gestión y Desempeño
-3.3 Oficina Asesora de Planeación 
-[...1 lines deleted...]
-4.2 Líderes de Procesos, Programas o Proyectos
+3.3 Líderes de Procesos, Programas o Proyectosl,íderes de proceso responsables de Subsistemas del SIG,Oficina Asesora de Planeación
+3.4.Líderes de Procesos, Programas o Proyectos
+3.5. Grupos de valor y/o interés
+4.1 Líderes de proceso responsables de Subsistemas del SIG,Líderes de Procesos, Programas o Proyectos
+4.2.Comité Institucional de Gestión y Desempeño, líderes de política, Oficina Asesora de Planeación
+4.3.Procesos Supersalud
+4.4.Procesos Supersalud
 5.1 Comité Institucional de Coordinación de Control Interno
-5.2 Oficina de Control Interno
+5.2 Procesos Supersalud, Oficina Asesora de Planeación
+5.3. Procesos Supersalud, Oficina de Control Interno
 6.1 Comité Institucional de Gestión y Desempeño
 6.2 Oficina Asesora de Planeación 
 6.3 Líderes de proceso responsables de Subsistemas del SIG
-7.1 Grupos de Interés
-[...58 lines deleted...]
-    <t>· Recursos físicos y de infraestructura</t>
+7.1 Procesos Supersalud, oficina Asesora de Planeación, Oficina de Control Interno
+7.2. Comité Institucional de Coordinación de Control Interno, Oficina de Control Interno
+7.3 Servidores, directivos, equipos técnicos y procesos institucionales como usuarios del conocimiento y la Innovación
+8, Departamento Administrativo de la Función Pública, servidores, directivos, equipos técnicos y procesos institucionales como usuarios del conocimiento y la Innovación.</t>
+  </si>
+  <si>
+    <t>E1-CR-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
@@ -336,121 +421,131 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color rgb="FF009999"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF44546A"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD7FCFD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF009999"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dashed">
         <color theme="0"/>
       </right>
       <top style="dashed">
         <color theme="0"/>
       </top>
       <bottom style="dashed">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="dashed">
         <color theme="0"/>
@@ -572,65 +667,50 @@
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color theme="0"/>
       </left>
       <right/>
       <top style="dashed">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color theme="0"/>
       </left>
       <right style="dashed">
         <color theme="0"/>
       </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF32B4A8"/>
       </left>
       <right style="thin">
         <color rgb="FF32B4A8"/>
       </right>
       <top style="thin">
         <color rgb="FF32B4A8"/>
       </top>
       <bottom style="thin">
         <color rgb="FF32B4A8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF32B4A8"/>
       </right>
       <top style="thin">
         <color rgb="FF32B4A8"/>
       </top>
@@ -697,56 +777,84 @@
         <color rgb="FF32B4A8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF32B4A8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF32B4A8"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF32B4A8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color theme="0"/>
+      </left>
+      <right style="thick">
+        <color theme="0"/>
+      </right>
+      <top style="thick">
+        <color theme="0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="94">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -769,471 +877,474 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...42 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...63 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>96094</xdr:colOff>
+      <xdr:colOff>92284</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>2071531</xdr:rowOff>
+      <xdr:rowOff>1743872</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="544868" cy="574280"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Gráfico 1" descr="Diana contorno">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20CD5130-49F2-4993-98A2-4ECF4428A8EC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3906094" y="2290606"/>
+          <a:off x="6120248" y="5744372"/>
           <a:ext cx="544868" cy="574280"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>58277</xdr:colOff>
+      <xdr:colOff>40860</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>2045912</xdr:rowOff>
+      <xdr:rowOff>1756352</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666964" cy="616348"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Gráfico 2" descr="Flujo de trabajo contorno">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{315CEBCD-AC5C-434C-AF7F-6FDD5979E593}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6916277" y="2284037"/>
+          <a:off x="13974574" y="5756852"/>
           <a:ext cx="666964" cy="616348"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>110825</xdr:colOff>
+      <xdr:colOff>128967</xdr:colOff>
       <xdr:row>13</xdr:row>
-      <xdr:rowOff>2208614</xdr:rowOff>
+      <xdr:rowOff>1900198</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="498638" cy="542505"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Gráfico 3" descr="Indicador contorno">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44D38592-2A6B-40A4-8226-1B1EDE1A9C78}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6968825" y="2665814"/>
+          <a:off x="13708896" y="9873984"/>
           <a:ext cx="498638" cy="542505"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>108260</xdr:colOff>
+      <xdr:colOff>98735</xdr:colOff>
       <xdr:row>13</xdr:row>
-      <xdr:rowOff>2215434</xdr:rowOff>
+      <xdr:rowOff>1977217</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="531780" cy="538148"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Gráfico 4" descr="Flecha circular contorno">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A88B0E50-1D78-434B-876C-5B91436F70CD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3918260" y="2663109"/>
+          <a:off x="5568806" y="9991824"/>
           <a:ext cx="531780" cy="538148"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>412750</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>158750</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1566007" cy="736636"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Imagen 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E06A498E-3357-4A5B-A243-2C14F6A011C6}"/>
             </a:ext>
           </a:extLst>
@@ -1259,91 +1370,91 @@
         <a:xfrm>
           <a:off x="1936750" y="349250"/>
           <a:ext cx="1566007" cy="736636"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1405,51 +1516,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1547,489 +1658,488 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.supersalud.gov.co/PortalWeb/planeacion/OtrosDocumentosPlaneacin/Registro%20de%20Activos%20de%20informacion.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.supersalud.gov.co/es-co/nuestra-entidad/financiera/ejecucion-presupuestal" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.supersalud.gov.co/es-co/nuestra-entidad/estructura-organica-y-talento-humano/talento-humano" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sirf.supersalud.gov.co/gestionRF/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDE3E5CA-1C27-4CAA-872D-92EEA43646B6}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:T20"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="G8" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="C1" zoomScale="60" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="N4" sqref="N4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="14.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="0.7109375" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="18.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="0.77734375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="38.109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="42" style="1" customWidth="1"/>
+    <col min="5" max="5" width="2.77734375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.77734375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="50.77734375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="2.77734375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="50.77734375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.77734375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="2.77734375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="44.77734375" style="1" customWidth="1"/>
+    <col min="13" max="14" width="18.21875" style="1" customWidth="1"/>
     <col min="15" max="15" width="35" style="1" customWidth="1"/>
-    <col min="16" max="17" width="20.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="16384" width="11.42578125" style="1"/>
+    <col min="16" max="17" width="20.77734375" style="1" customWidth="1"/>
+    <col min="18" max="18" width="5.77734375" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="14" customFormat="1" ht="15" customHeight="1">
+    <row r="1" spans="1:20" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="O1" s="16"/>
     </row>
-    <row r="2" spans="1:20" s="14" customFormat="1" ht="25.15" customHeight="1">
-[...3 lines deleted...]
-      <c r="D2" s="56" t="s">
+    <row r="2" spans="1:20" s="14" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="40"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="57"/>
-[...7 lines deleted...]
-      <c r="M2" s="43" t="s">
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="N2" s="44" t="s">
+      <c r="N2" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+    </row>
+    <row r="3" spans="1:20" s="14" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="53"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="45"/>
-[...4 lines deleted...]
-      <c r="T2" s="40"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="N3" s="46">
+        <v>2</v>
+      </c>
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
     </row>
-    <row r="3" spans="1:20" s="14" customFormat="1" ht="25.15" customHeight="1">
-[...14 lines deleted...]
-      <c r="M3" s="43" t="s">
+    <row r="4" spans="1:20" s="14" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="53"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="N3" s="44">
-[...7 lines deleted...]
-      <c r="T3" s="47"/>
+      <c r="N4" s="47">
+        <v>46245</v>
+      </c>
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="53"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
     </row>
-    <row r="4" spans="1:20" s="14" customFormat="1" ht="25.15" customHeight="1">
-[...36 lines deleted...]
-      <c r="N5" s="38"/>
+    <row r="5" spans="1:20" s="14" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="38"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="37"/>
       <c r="O5" s="16"/>
     </row>
-    <row r="6" spans="1:20" s="9" customFormat="1" ht="30" customHeight="1" thickTop="1" thickBot="1">
-      <c r="C6" s="48" t="s">
+    <row r="6" spans="1:20" s="9" customFormat="1" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="C6" s="49" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="48"/>
-[...3 lines deleted...]
-      <c r="H6" s="48" t="s">
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="48"/>
-[...6 lines deleted...]
-      <c r="N6" s="48"/>
+      <c r="N6" s="49"/>
       <c r="O6" s="10"/>
     </row>
-    <row r="7" spans="1:20" s="36" customFormat="1" ht="59.25" customHeight="1" thickTop="1" thickBot="1">
-      <c r="C7" s="50" t="s">
+    <row r="7" spans="1:20" s="35" customFormat="1" ht="98.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C7" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="50"/>
-[...3 lines deleted...]
-      <c r="H7" s="50" t="s">
+      <c r="N7" s="50"/>
+      <c r="O7" s="36"/>
+      <c r="P7" s="36"/>
+      <c r="Q7" s="36"/>
+    </row>
+    <row r="8" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="34"/>
+      <c r="N8" s="34"/>
+      <c r="O8" s="33"/>
+      <c r="P8" s="33"/>
+      <c r="Q8" s="33"/>
+    </row>
+    <row r="9" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="29"/>
+      <c r="C9" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="I7" s="50"/>
-[...3 lines deleted...]
-      <c r="M7" s="49" t="s">
+      <c r="D9" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="N7" s="49"/>
-[...2 lines deleted...]
-      <c r="Q7" s="37"/>
+      <c r="F9" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" s="75"/>
+      <c r="I9" s="75"/>
+      <c r="J9" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="L9" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="M9" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="N9" s="82"/>
+      <c r="O9" s="80"/>
+      <c r="P9" s="80"/>
+      <c r="Q9" s="80"/>
     </row>
-    <row r="8" spans="1:20" ht="15" customHeight="1" thickTop="1">
-[...14 lines deleted...]
-      <c r="Q8" s="34"/>
+    <row r="10" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="29"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="73"/>
+      <c r="F10" s="74"/>
+      <c r="G10" s="75"/>
+      <c r="H10" s="75"/>
+      <c r="I10" s="75"/>
+      <c r="J10" s="76"/>
+      <c r="L10" s="94"/>
+      <c r="M10" s="72"/>
+      <c r="N10" s="70"/>
+      <c r="O10" s="29"/>
+      <c r="P10" s="29"/>
+      <c r="Q10" s="29"/>
     </row>
-    <row r="9" spans="1:20" ht="15.75" customHeight="1">
-[...53 lines deleted...]
-      <c r="J11" s="31"/>
+    <row r="11" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="29"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="31"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="12"/>
-      <c r="O11" s="30"/>
-[...1 lines deleted...]
-      <c r="Q11" s="30"/>
+      <c r="O11" s="29"/>
+      <c r="P11" s="29"/>
+      <c r="Q11" s="29"/>
     </row>
-    <row r="12" spans="1:20" ht="301.14999999999998" customHeight="1">
-[...15 lines deleted...]
-        <v>22</v>
+    <row r="12" spans="1:20" ht="379.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="66"/>
+      <c r="C12" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" s="68" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="H12" s="24"/>
+      <c r="I12" s="28" t="s">
+        <v>37</v>
       </c>
       <c r="J12" s="23" t="s">
-        <v>23</v>
-[...7 lines deleted...]
-      <c r="N12" s="83"/>
+        <v>17</v>
+      </c>
+      <c r="L12" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="M12" s="83" t="s">
+        <v>40</v>
+      </c>
+      <c r="N12" s="84"/>
       <c r="O12" s="22"/>
       <c r="P12" s="22"/>
       <c r="Q12" s="22"/>
     </row>
-    <row r="13" spans="1:20" ht="15" customHeight="1">
-[...6 lines deleted...]
-      <c r="I13" s="25"/>
+    <row r="13" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="66"/>
+      <c r="C13" s="67"/>
+      <c r="D13" s="68"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
-      <c r="L13" s="68"/>
-[...1 lines deleted...]
-      <c r="N13" s="85"/>
+      <c r="L13" s="69"/>
+      <c r="M13" s="85"/>
+      <c r="N13" s="86"/>
       <c r="O13" s="22"/>
       <c r="P13" s="22"/>
       <c r="Q13" s="22"/>
     </row>
-    <row r="14" spans="1:20" ht="335.45" customHeight="1">
-[...11 lines deleted...]
-        <v>28</v>
+    <row r="14" spans="1:20" ht="409.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="66"/>
+      <c r="C14" s="67"/>
+      <c r="D14" s="68"/>
+      <c r="F14" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="24"/>
+      <c r="I14" s="45" t="s">
+        <v>36</v>
       </c>
       <c r="J14" s="23" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      <c r="N14" s="87"/>
+        <v>20</v>
+      </c>
+      <c r="L14" s="69"/>
+      <c r="M14" s="87"/>
+      <c r="N14" s="88"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
       <c r="Q14" s="22"/>
     </row>
-    <row r="15" spans="1:20" s="14" customFormat="1" ht="15" customHeight="1">
+    <row r="15" spans="1:20" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="17"/>
-      <c r="C15" s="21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="21"/>
       <c r="D15" s="19"/>
       <c r="E15" s="17"/>
       <c r="F15" s="19"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="17"/>
       <c r="O15" s="16"/>
       <c r="T15" s="15"/>
     </row>
-    <row r="16" spans="1:20" s="9" customFormat="1" ht="30" customHeight="1">
+    <row r="16" spans="1:20" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="13"/>
-      <c r="C16" s="88" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="89"/>
+      <c r="C16" s="89" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="90"/>
       <c r="E16" s="12"/>
-      <c r="F16" s="90" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="91"/>
+      <c r="F16" s="91" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="92"/>
       <c r="H16" s="12"/>
-      <c r="I16" s="88" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="89"/>
+      <c r="I16" s="89" t="s">
+        <v>23</v>
+      </c>
+      <c r="J16" s="90"/>
       <c r="K16" s="11"/>
-      <c r="L16" s="88" t="s">
-[...3 lines deleted...]
-      <c r="N16" s="89"/>
+      <c r="L16" s="89" t="s">
+        <v>24</v>
+      </c>
+      <c r="M16" s="93"/>
+      <c r="N16" s="90"/>
       <c r="O16" s="10"/>
     </row>
-    <row r="17" spans="3:15" s="4" customFormat="1" ht="22.15" customHeight="1">
-[...3 lines deleted...]
-      <c r="D17" s="76"/>
+    <row r="17" spans="3:15" s="4" customFormat="1" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C17" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="77"/>
       <c r="E17" s="8"/>
-      <c r="F17" s="76" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="76"/>
+      <c r="F17" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G17" s="77"/>
       <c r="H17" s="8"/>
-      <c r="I17" s="76" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="76"/>
+      <c r="I17" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="J17" s="77"/>
       <c r="K17" s="8"/>
       <c r="L17" s="3" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="M17" s="7"/>
       <c r="N17" s="6"/>
       <c r="O17" s="5"/>
     </row>
-    <row r="18" spans="3:15" ht="22.15" customHeight="1">
-[...5 lines deleted...]
-      <c r="J18" s="77"/>
+    <row r="18" spans="3:15" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C18" s="78"/>
+      <c r="D18" s="78"/>
+      <c r="F18" s="78"/>
+      <c r="G18" s="78"/>
+      <c r="I18" s="78"/>
+      <c r="J18" s="78"/>
       <c r="L18" s="3" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
     </row>
-    <row r="19" spans="3:15" ht="22.15" customHeight="1">
-[...5 lines deleted...]
-      <c r="J19" s="77"/>
+    <row r="19" spans="3:15" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C19" s="78"/>
+      <c r="D19" s="78"/>
+      <c r="F19" s="78"/>
+      <c r="G19" s="78"/>
+      <c r="I19" s="78"/>
+      <c r="J19" s="78"/>
       <c r="L19" s="3" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
     </row>
-    <row r="20" spans="3:15" ht="22.15" customHeight="1">
-[...7 lines deleted...]
-      <c r="J20" s="77"/>
+    <row r="20" spans="3:15" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C20" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" s="79"/>
+      <c r="F20" s="78"/>
+      <c r="G20" s="78"/>
+      <c r="I20" s="78"/>
+      <c r="J20" s="78"/>
       <c r="L20" s="3" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="C17:D19"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="O9:Q9"/>
     <mergeCell ref="M9:N10"/>
     <mergeCell ref="M12:N14"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="I16:J16"/>
     <mergeCell ref="L16:N16"/>
     <mergeCell ref="L9:L10"/>
     <mergeCell ref="I17:J20"/>
     <mergeCell ref="F17:G20"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="D3:L4"/>
     <mergeCell ref="C7:G7"/>
     <mergeCell ref="B12:B14"/>
     <mergeCell ref="C12:C14"/>
     <mergeCell ref="D12:D14"/>
@@ -2038,51 +2148,54 @@
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:I10"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="T3:T4"/>
     <mergeCell ref="C6:G6"/>
     <mergeCell ref="H6:L6"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="H7:L7"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:L2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="L17" r:id="rId1" display="https://www.supersalud.gov.co/es-co/nuestra-entidad/estructura-organica-y-talento-humano/talento-humano" xr:uid="{2DEECDC2-926E-4E4E-B5BD-FE7E31A0C04E}"/>
     <hyperlink ref="L18" r:id="rId2" display="https://www.supersalud.gov.co/es-co/nuestra-entidad/financiera/ejecucion-presupuestal" xr:uid="{F93FFAE7-0A65-47E3-A800-E99CF7400BB7}"/>
     <hyperlink ref="L19" r:id="rId3" display="https://docs.supersalud.gov.co/PortalWeb/planeacion/OtrosDocumentosPlaneacin/Registro de Activos de informacion.xlsx" xr:uid="{EFF45FC0-B3A3-4C4D-8948-2E7C5A42F442}"/>
     <hyperlink ref="L20" r:id="rId4" display="https://sirf.supersalud.gov.co/gestionRF/" xr:uid="{CF8B7F9E-6C51-456A-A88D-7A4F4F1C8FF3}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId5"/>
+  <pageSetup scale="30" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId5"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="14" max="19" man="1"/>
+  </colBreaks>
   <drawing r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010033CC69E006FF9F44B9207B3689F8F025" ma:contentTypeVersion="15" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="7da299a8e00fc18846b04a17c1b8bbb8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ef6e1e8-23ac-4db9-86c4-0e3601708a35" xmlns:ns3="e08f44b2-7c34-4b17-b577-bb772d2280b8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4188c17948dd8fa52b587f5e4c54c72b" ns2:_="" ns3:_="">
     <xsd:import namespace="0ef6e1e8-23ac-4db9-86c4-0e3601708a35"/>
     <xsd:import namespace="e08f44b2-7c34-4b17-b577-bb772d2280b8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
@@ -2312,67 +2425,120 @@
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0ef6e1e8-23ac-4db9-86c4-0e3601708a35">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <imagen xmlns="0ef6e1e8-23ac-4db9-86c4-0e3601708a35" xsi:nil="true"/>
     <TaxCatchAll xmlns="e08f44b2-7c34-4b17-b577-bb772d2280b8" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C34252A5-A70E-426E-957D-1999CF39ADBD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C34252A5-A70E-426E-957D-1999CF39ADBD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0ef6e1e8-23ac-4db9-86c4-0e3601708a35"/>
+    <ds:schemaRef ds:uri="e08f44b2-7c34-4b17-b577-bb772d2280b8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AFB77D2-4B1A-454C-BFD2-8D270052B2C8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AFB77D2-4B1A-454C-BFD2-8D270052B2C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82B33C0B-47C4-42FB-96A4-760D2902C5CE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82B33C0B-47C4-42FB-96A4-760D2902C5CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0ef6e1e8-23ac-4db9-86c4-0e3601708a35"/>
+    <ds:schemaRef ds:uri="e08f44b2-7c34-4b17-b577-bb772d2280b8"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>E1</vt:lpstr>
+      <vt:lpstr>'E1'!Área_de_impresión</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jason Fernando Bolivar Silva</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010033CC69E006FF9F44B9207B3689F8F025</vt:lpwstr>
   </property>