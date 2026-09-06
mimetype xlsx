--- v0 (2026-06-07)
+++ v1 (2026-09-06)
@@ -1,68 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29825"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/camilaballesteros/Downloads/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://supersalud-my.sharepoint.com/personal/william_sanchez_supersalud_gov_co/Documents/Documentos/A4 GESTIÓN FINANCIERA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{1278E5CF-62DA-E24A-915C-33EB47FD4747}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A081E5B2-FE29-4294-86E5-73886EF71514}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{76628758-66CD-4368-A8AE-1CC710594883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="720" windowWidth="29400" windowHeight="18400" xr2:uid="{57376C8C-EF34-432C-B55F-C7523925B83B}"/>
+    <workbookView xWindow="-28920" yWindow="-870" windowWidth="29040" windowHeight="15720" xr2:uid="{57376C8C-EF34-432C-B55F-C7523925B83B}"/>
   </bookViews>
   <sheets>
     <sheet name="A4" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'A4'!$C$2:$N$20</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="42">
   <si>
     <t>CARACTERIZACIÓN DE PROCESO</t>
   </si>
@@ -255,51 +258,51 @@
     <t>Los indicadores de gestión del proceso y sus resultados se encuentran disponibles para consulta en el aplicativo dispuesto para tal fin.</t>
   </si>
   <si>
     <t>Los Riesgos Generales de la Gestión, Riesgos Fiscales, Riesgos de Seguridad de la Información y Riesgos para la Integridad Pública (según aplique) y sus controles se encuentran documentados en el Mapa Integral de Riesgos del proceso.</t>
   </si>
   <si>
     <t>· Recursos Humanos</t>
   </si>
   <si>
     <t>· Recursos financieros (funcionamiento e inversión)</t>
   </si>
   <si>
     <t>· Recursos Tecnológicos</t>
   </si>
   <si>
     <t>Normograma Superintendencia Nacional de Salud</t>
   </si>
   <si>
     <t>· Recursos físicos y de infraestructura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -839,217 +842,217 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...103 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>92284</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>1283086</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>633342</xdr:colOff>
+      <xdr:colOff>625722</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>1864986</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Gráfico 1" descr="Diana contorno">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72812FF4-778A-469B-9452-CA387F7126EF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
@@ -1058,104 +1061,104 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5517724" y="4727326"/>
           <a:ext cx="541058" cy="581900"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>48715</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>1275806</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>698207</xdr:colOff>
+      <xdr:colOff>705827</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>1892154</xdr:rowOff>
+      <xdr:rowOff>1884534</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Gráfico 2" descr="Flujo de trabajo contorno">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13EAA9AD-DB1E-40F1-AD35-948F8960A994}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13337995" y="4720046"/>
           <a:ext cx="649492" cy="616348"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>120350</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>1691911</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>615178</xdr:colOff>
+      <xdr:colOff>630418</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>2230606</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Gráfico 3" descr="Indicador contorno">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A6D40A8-407E-46F2-A6A0-66C60FAE6023}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
             </a:ext>
@@ -1164,53 +1167,53 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13409630" y="7742191"/>
           <a:ext cx="494828" cy="538695"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>83495</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>1741986</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>620990</xdr:colOff>
+      <xdr:colOff>626705</xdr:colOff>
       <xdr:row>13</xdr:row>
-      <xdr:rowOff>2274419</xdr:rowOff>
+      <xdr:rowOff>2266799</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Gráfico 4" descr="Flecha circular contorno">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65F1F824-C877-4929-8764-3EA8FB7F4819}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
             </a:ext>
           </a:extLst>
         </a:blip>
@@ -1219,51 +1222,51 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5508935" y="7792266"/>
           <a:ext cx="537495" cy="532433"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>396875</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>127000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1962882</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>242606</xdr:rowOff>
+      <xdr:rowOff>250226</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Imagen 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00335248-AB4E-47E8-8115-80810521AF75}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -1273,91 +1276,91 @@
         <a:xfrm>
           <a:off x="747395" y="317500"/>
           <a:ext cx="1566007" cy="740446"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1419,51 +1422,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1561,533 +1564,533 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.supersalud.gov.co/PortalWeb/planeacion/OtrosDocumentosPlaneacin/Registro%20de%20Activos%20de%20informacion.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.supersalud.gov.co/es-co/nuestra-entidad/financiera/ejecucion-presupuestal" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.supersalud.gov.co/es-co/nuestra-entidad/estructura-organica-y-talento-humano/talento-humano" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sirf.supersalud.gov.co/gestionRF/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7D16C7F-DBBB-4118-BE35-B091C8D731BE}">
   <sheetPr>
     <tabColor theme="7"/>
   </sheetPr>
   <dimension ref="A1:T20"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:A4"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="O5" sqref="O5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="14.1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="0.7109375" style="16" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="18" max="16384" width="11.42578125" style="16"/>
+    <col min="1" max="1" width="0.6640625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="4.44140625" style="16" customWidth="1"/>
+    <col min="3" max="4" width="35.6640625" style="16" customWidth="1"/>
+    <col min="5" max="5" width="2.6640625" style="16" customWidth="1"/>
+    <col min="6" max="6" width="10.6640625" style="16" customWidth="1"/>
+    <col min="7" max="7" width="50.6640625" style="16" customWidth="1"/>
+    <col min="8" max="8" width="2.6640625" style="16" customWidth="1"/>
+    <col min="9" max="9" width="50.6640625" style="16" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" style="16" customWidth="1"/>
+    <col min="11" max="11" width="2.6640625" style="16" customWidth="1"/>
+    <col min="12" max="12" width="35.6640625" style="16" customWidth="1"/>
+    <col min="13" max="14" width="18.109375" style="16" customWidth="1"/>
+    <col min="15" max="16" width="20.6640625" style="16" customWidth="1"/>
+    <col min="17" max="17" width="5.6640625" style="16" customWidth="1"/>
+    <col min="18" max="16384" width="11.44140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="1" spans="1:20" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="O1" s="2"/>
     </row>
-    <row r="2" spans="1:20" s="1" customFormat="1" ht="24.95" customHeight="1">
+    <row r="2" spans="1:20" s="1" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
-      <c r="C2" s="84"/>
-      <c r="D2" s="87" t="s">
+      <c r="C2" s="56"/>
+      <c r="D2" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="88"/>
-[...6 lines deleted...]
-      <c r="L2" s="89"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="61"/>
       <c r="M2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="N2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="3"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
     </row>
-    <row r="3" spans="1:20" s="1" customFormat="1" ht="24.95" customHeight="1">
-[...3 lines deleted...]
-      <c r="D3" s="77" t="s">
+    <row r="3" spans="1:20" s="1" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="47"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="78"/>
-[...6 lines deleted...]
-      <c r="L3" s="79"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="50"/>
       <c r="M3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="N3" s="6">
         <v>1</v>
       </c>
-      <c r="O3" s="74"/>
-[...4 lines deleted...]
-      <c r="T3" s="76"/>
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="47"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
     </row>
-    <row r="4" spans="1:20" s="1" customFormat="1" ht="24.95" customHeight="1">
-[...11 lines deleted...]
-      <c r="L4" s="82"/>
+    <row r="4" spans="1:20" s="1" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="47"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="53"/>
       <c r="M4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="N4" s="9">
         <v>46112</v>
       </c>
-      <c r="O4" s="74"/>
-[...4 lines deleted...]
-      <c r="T4" s="76"/>
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
     </row>
-    <row r="5" spans="1:20" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1">
+    <row r="5" spans="1:20" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="10"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="11"/>
       <c r="O5" s="2"/>
     </row>
-    <row r="6" spans="1:20" s="12" customFormat="1" ht="30" customHeight="1" thickTop="1" thickBot="1">
-      <c r="C6" s="83" t="s">
+    <row r="6" spans="1:20" s="12" customFormat="1" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="83"/>
-[...3 lines deleted...]
-      <c r="H6" s="83" t="s">
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="83"/>
-[...3 lines deleted...]
-      <c r="M6" s="83" t="s">
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="83"/>
+      <c r="N6" s="55"/>
       <c r="O6" s="13"/>
     </row>
-    <row r="7" spans="1:20" s="14" customFormat="1" ht="59.25" customHeight="1" thickTop="1" thickBot="1">
-      <c r="C7" s="62" t="s">
+    <row r="7" spans="1:20" s="14" customFormat="1" ht="59.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C7" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="62"/>
-[...3 lines deleted...]
-      <c r="H7" s="62" t="s">
+      <c r="D7" s="63"/>
+      <c r="E7" s="63"/>
+      <c r="F7" s="63"/>
+      <c r="G7" s="63"/>
+      <c r="H7" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="I7" s="62"/>
-[...3 lines deleted...]
-      <c r="M7" s="63" t="s">
+      <c r="I7" s="63"/>
+      <c r="J7" s="63"/>
+      <c r="K7" s="63"/>
+      <c r="L7" s="63"/>
+      <c r="M7" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="N7" s="63"/>
+      <c r="N7" s="64"/>
       <c r="O7" s="15"/>
       <c r="P7" s="15"/>
     </row>
-    <row r="8" spans="1:20" ht="15" customHeight="1" thickTop="1">
+    <row r="8" spans="1:20" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="17"/>
       <c r="M8" s="17"/>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
     </row>
-    <row r="9" spans="1:20" ht="15.75" customHeight="1">
+    <row r="9" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="19"/>
-      <c r="C9" s="64" t="s">
+      <c r="C9" s="65" t="s">
         <v>12</v>
       </c>
-      <c r="D9" s="66" t="s">
+      <c r="D9" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="F9" s="68" t="s">
+      <c r="F9" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="G9" s="69" t="s">
+      <c r="G9" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="H9" s="69"/>
-[...1 lines deleted...]
-      <c r="J9" s="70" t="s">
+      <c r="H9" s="70"/>
+      <c r="I9" s="70"/>
+      <c r="J9" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="L9" s="71" t="s">
+      <c r="L9" s="72" t="s">
         <v>16</v>
       </c>
-      <c r="M9" s="72" t="s">
+      <c r="M9" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="N9" s="73"/>
-[...2 lines deleted...]
-      <c r="Q9" s="55"/>
+      <c r="N9" s="74"/>
+      <c r="O9" s="75"/>
+      <c r="P9" s="75"/>
+      <c r="Q9" s="75"/>
     </row>
-    <row r="10" spans="1:20" ht="33" customHeight="1">
+    <row r="10" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="19"/>
-      <c r="C10" s="65"/>
-[...8 lines deleted...]
-      <c r="N10" s="64"/>
+      <c r="C10" s="66"/>
+      <c r="D10" s="68"/>
+      <c r="F10" s="69"/>
+      <c r="G10" s="70"/>
+      <c r="H10" s="70"/>
+      <c r="I10" s="70"/>
+      <c r="J10" s="71"/>
+      <c r="L10" s="72"/>
+      <c r="M10" s="67"/>
+      <c r="N10" s="65"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="19"/>
     </row>
-    <row r="11" spans="1:20" ht="15" customHeight="1">
+    <row r="11" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="19"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="19"/>
       <c r="O11" s="19"/>
       <c r="P11" s="19"/>
     </row>
-    <row r="12" spans="1:20" ht="190.35" customHeight="1">
-[...1 lines deleted...]
-      <c r="C12" s="57" t="s">
+    <row r="12" spans="1:20" ht="190.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="76"/>
+      <c r="C12" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="D12" s="58" t="s">
+      <c r="D12" s="78" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="26" t="s">
         <v>21</v>
       </c>
       <c r="H12" s="27"/>
       <c r="I12" s="28" t="s">
         <v>22</v>
       </c>
       <c r="J12" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="L12" s="59" t="s">
+      <c r="L12" s="79" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="60" t="s">
+      <c r="M12" s="80" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="61"/>
+      <c r="N12" s="81"/>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
     </row>
-    <row r="13" spans="1:20" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="D13" s="58"/>
+    <row r="13" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="76"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="78"/>
       <c r="F13" s="31"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="30"/>
       <c r="K13" s="30"/>
-      <c r="L13" s="59"/>
-[...1 lines deleted...]
-      <c r="N13" s="61"/>
+      <c r="L13" s="79"/>
+      <c r="M13" s="80"/>
+      <c r="N13" s="81"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
     </row>
-    <row r="14" spans="1:20" ht="259.35000000000002" customHeight="1">
-[...2 lines deleted...]
-      <c r="D14" s="58"/>
+    <row r="14" spans="1:20" ht="259.35000000000002" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="76"/>
+      <c r="C14" s="77"/>
+      <c r="D14" s="78"/>
       <c r="F14" s="25" t="s">
         <v>26</v>
       </c>
       <c r="G14" s="26" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="27"/>
       <c r="I14" s="28" t="s">
         <v>28</v>
       </c>
       <c r="J14" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="L14" s="59"/>
-[...1 lines deleted...]
-      <c r="N14" s="61"/>
+      <c r="L14" s="79"/>
+      <c r="M14" s="80"/>
+      <c r="N14" s="81"/>
       <c r="O14" s="30"/>
       <c r="P14" s="30"/>
     </row>
-    <row r="15" spans="1:20" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="15" spans="1:20" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="24"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="24"/>
       <c r="F15" s="32"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
       <c r="N15" s="24"/>
       <c r="O15" s="2"/>
       <c r="T15" s="35"/>
     </row>
-    <row r="16" spans="1:20" s="36" customFormat="1" ht="30" customHeight="1">
+    <row r="16" spans="1:20" s="36" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="37"/>
-      <c r="C16" s="47" t="s">
+      <c r="C16" s="82" t="s">
         <v>30</v>
       </c>
-      <c r="D16" s="48"/>
+      <c r="D16" s="83"/>
       <c r="E16" s="23"/>
-      <c r="F16" s="49" t="s">
+      <c r="F16" s="84" t="s">
         <v>31</v>
       </c>
-      <c r="G16" s="50"/>
+      <c r="G16" s="85"/>
       <c r="H16" s="23"/>
-      <c r="I16" s="47" t="s">
+      <c r="I16" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="J16" s="48"/>
+      <c r="J16" s="83"/>
       <c r="K16" s="38"/>
-      <c r="L16" s="47" t="s">
+      <c r="L16" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="M16" s="51"/>
-      <c r="N16" s="48"/>
+      <c r="M16" s="86"/>
+      <c r="N16" s="83"/>
       <c r="O16" s="39"/>
     </row>
-    <row r="17" spans="3:15" s="45" customFormat="1" ht="21.95" customHeight="1">
-      <c r="C17" s="52" t="s">
+    <row r="17" spans="3:15" s="45" customFormat="1" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C17" s="87" t="s">
         <v>34</v>
       </c>
-      <c r="D17" s="52"/>
+      <c r="D17" s="87"/>
       <c r="E17" s="40"/>
-      <c r="F17" s="52" t="s">
+      <c r="F17" s="87" t="s">
         <v>35</v>
       </c>
-      <c r="G17" s="52"/>
+      <c r="G17" s="87"/>
       <c r="H17" s="40"/>
-      <c r="I17" s="52" t="s">
+      <c r="I17" s="87" t="s">
         <v>36</v>
       </c>
-      <c r="J17" s="52"/>
+      <c r="J17" s="87"/>
       <c r="K17" s="40"/>
       <c r="L17" s="41" t="s">
         <v>37</v>
       </c>
       <c r="M17" s="42"/>
       <c r="N17" s="43"/>
       <c r="O17" s="44"/>
     </row>
-    <row r="18" spans="3:15" ht="21.95" customHeight="1">
-[...5 lines deleted...]
-      <c r="J18" s="53"/>
+    <row r="18" spans="3:15" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C18" s="88"/>
+      <c r="D18" s="88"/>
+      <c r="F18" s="88"/>
+      <c r="G18" s="88"/>
+      <c r="I18" s="88"/>
+      <c r="J18" s="88"/>
       <c r="L18" s="41" t="s">
         <v>38</v>
       </c>
       <c r="M18" s="46"/>
       <c r="N18" s="46"/>
     </row>
-    <row r="19" spans="3:15" ht="21.95" customHeight="1">
-[...5 lines deleted...]
-      <c r="J19" s="53"/>
+    <row r="19" spans="3:15" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C19" s="88"/>
+      <c r="D19" s="88"/>
+      <c r="F19" s="88"/>
+      <c r="G19" s="88"/>
+      <c r="I19" s="88"/>
+      <c r="J19" s="88"/>
       <c r="L19" s="41" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="46"/>
       <c r="N19" s="46"/>
     </row>
-    <row r="20" spans="3:15" ht="21.95" customHeight="1">
-      <c r="C20" s="54" t="s">
+    <row r="20" spans="3:15" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C20" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="D20" s="54"/>
-[...3 lines deleted...]
-      <c r="J20" s="53"/>
+      <c r="D20" s="89"/>
+      <c r="F20" s="88"/>
+      <c r="G20" s="88"/>
+      <c r="I20" s="88"/>
+      <c r="J20" s="88"/>
       <c r="L20" s="41" t="s">
         <v>41</v>
       </c>
       <c r="M20" s="46"/>
       <c r="N20" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="A3:A4"/>
-[...12 lines deleted...]
-    <mergeCell ref="T3:T4"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="L16:N16"/>
+    <mergeCell ref="C17:D19"/>
+    <mergeCell ref="F17:G20"/>
+    <mergeCell ref="I17:J20"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="O9:Q9"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="C12:C14"/>
+    <mergeCell ref="D12:D14"/>
+    <mergeCell ref="L12:L14"/>
+    <mergeCell ref="M12:N14"/>
     <mergeCell ref="C7:G7"/>
     <mergeCell ref="H7:L7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:I10"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="L9:L10"/>
     <mergeCell ref="M9:N10"/>
-    <mergeCell ref="O9:Q9"/>
-[...12 lines deleted...]
-    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="P3:P4"/>
+    <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="R3:R4"/>
+    <mergeCell ref="S3:S4"/>
+    <mergeCell ref="T3:T4"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="D3:L4"/>
+    <mergeCell ref="O3:O4"/>
+    <mergeCell ref="C6:G6"/>
+    <mergeCell ref="H6:L6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:L2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="L17" r:id="rId1" display="https://www.supersalud.gov.co/es-co/nuestra-entidad/estructura-organica-y-talento-humano/talento-humano" xr:uid="{90E2EEB0-CA53-4D4A-A058-046439C4314A}"/>
     <hyperlink ref="L18" r:id="rId2" display="https://www.supersalud.gov.co/es-co/nuestra-entidad/financiera/ejecucion-presupuestal" xr:uid="{DBCFB040-BE6C-48D0-B005-8A6ADC34D2E9}"/>
     <hyperlink ref="L19" r:id="rId3" display="https://docs.supersalud.gov.co/PortalWeb/planeacion/OtrosDocumentosPlaneacin/Registro de Activos de informacion.xlsx" xr:uid="{5F0A5957-BE7A-4D63-8CAE-6D2914221B90}"/>
     <hyperlink ref="L20" r:id="rId4" display="https://sirf.supersalud.gov.co/gestionRF/" xr:uid="{9E5553EE-E081-4F77-A05A-EB36C9D986B3}"/>
   </hyperlinks>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId5"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="44" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId5"/>
   <drawing r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010033CC69E006FF9F44B9207B3689F8F025" ma:contentTypeVersion="15" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="7da299a8e00fc18846b04a17c1b8bbb8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ef6e1e8-23ac-4db9-86c4-0e3601708a35" xmlns:ns3="e08f44b2-7c34-4b17-b577-bb772d2280b8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4188c17948dd8fa52b587f5e4c54c72b" ns2:_="" ns3:_="">
     <xsd:import namespace="0ef6e1e8-23ac-4db9-86c4-0e3601708a35"/>
     <xsd:import namespace="e08f44b2-7c34-4b17-b577-bb772d2280b8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
@@ -2296,93 +2299,147 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0ef6e1e8-23ac-4db9-86c4-0e3601708a35">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <imagen xmlns="0ef6e1e8-23ac-4db9-86c4-0e3601708a35" xsi:nil="true"/>
     <TaxCatchAll xmlns="e08f44b2-7c34-4b17-b577-bb772d2280b8" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1223BEA0-51C6-4032-A7F7-CD7CAD343667}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1223BEA0-51C6-4032-A7F7-CD7CAD343667}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0ef6e1e8-23ac-4db9-86c4-0e3601708a35"/>
+    <ds:schemaRef ds:uri="e08f44b2-7c34-4b17-b577-bb772d2280b8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4D0CA3C-223B-49FA-8E39-58AC624C8A2C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A017A884-A51A-4162-977D-F068273056D8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0ef6e1e8-23ac-4db9-86c4-0e3601708a35"/>
+    <ds:schemaRef ds:uri="e08f44b2-7c34-4b17-b577-bb772d2280b8"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A017A884-A51A-4162-977D-F068273056D8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4D0CA3C-223B-49FA-8E39-58AC624C8A2C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>A4</vt:lpstr>
+      <vt:lpstr>'A4'!Área_de_impresión</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lisseth Dayana Ortega Bravo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010033CC69E006FF9F44B9207B3689F8F025</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>